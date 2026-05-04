--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -241,82 +241,180 @@
         </w:rPr>
         <w:t xml:space="preserve">Petite enfance</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : Travail. Politiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Travail social</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luttes environnementales</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Responsabilités nationales et internationales</w:t>
+        <w:t xml:space="preserve">Responsabilités actuelles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Membre du Comité de programmes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sciences et société</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> de TIRIS (depuis 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Codireteur avec Claire Heijboer et Catherine Lenzi de la collection </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intervention sociale et mouvements des métiers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Editions Champ social (depuis 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Membre du Conseil d'administration de l'association </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'humain au coeur du soin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (depuis 2026)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Membre du Conseil scientifique de la revue </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Phronesis</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (depuis 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Membre du Conseil scientifique du GIS Hybrida-IS (depuis 2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Membre du Conseil d'administration du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CIRPA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (depuis 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilités nationales et internationales passées</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Membre nommé de la CID 53 du CoNRS (2015-2021) et membre du bureau (2017-2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Membre du Conseil scientifique du GIP &amp;quot;Mission de recherche. Droit et Justice&amp;quot; puis &amp;quot;Institut des Etudes et de la Recherche sur le Droit et la Justice (2019-2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Directeur adjoint scientifique à l’Institut national des Sciences de l’Homme et de la Société, en charge des sections 36 et 40 du CoNRS (avril 2012-mai 2014)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -927,183 +1025,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02152542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Editorial: Complexity, Routines, and Reflexivity in Professional Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professions and Professionalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Complexity, Routines, and Reflexivity in Professional Work, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7577/pp.2655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01823190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Sociology of Prudential Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia, Problemas e Praticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Professions under Suspicion: what Role for Professional Ethics and Commitment in Contemporary Societies?, 88, pp.79-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7458/SPP20188814799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01924965v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01823190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Are the Issues of Focusing on Irreducible Uncertainties in Professional Work? A Historical Outline of “Prudential Professionalism”</w:t>
               </w:r>
@@ -1161,178 +1259,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01958208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Décrire des activités prudentielles pour aider à les réhabiliter ? Enjeux théoriques et pratiques d’enquêtes qualitatives sur la prise en charge de malades précaires dans les permanences d’accès aux soins de santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les enjeux actuels de la recherche qualitative à l’hôpital et dans les institutions de soins de longue durée, 36 (2), pp.153-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01825147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Champy. Une rationalité modeste, réaliste et exigeante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cannasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944810v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01825147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il parler de déprofessionnalisations au pluriel ? Tentative de thématisation de deux processus de remise en cause de pratiques professionnelles</w:t>
               </w:r>
@@ -1598,174 +1696,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’architecte et le bétonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, A quoi servent les architectes, 13, pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'engagement des professionnels comme conséquence de tensions consubstantielles à leur pratique : l'architecture moderne entre les deux guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Professions et engagements publics, 73 (1), pp.97-119. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.073.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soco.073.0097⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01656839v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01947910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2138,165 +2236,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des valeurs et des pratiques de l’architecture contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Ville et monument, 145, pp.9-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Architecture et communication dans trois conseils généraux (1986-2001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, L’esthétique des organisations, 17, pp.119-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01930282v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01930508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élus et l’architecture : questions de méthode</w:t>
               </w:r>
@@ -2487,1322 +2585,1322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01930499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Architecture contemporaine et patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 82, pp.38-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment conduire un grand projet ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1, pp.87-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la déprofessionnalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Métiers, 2-3, pp.27-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commande publique d’architecture et segmentation de la profession d’architecte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 37, pp.93-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/genes.1999.1596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Le Design : l’objet dans l’usage. La relation objet-usage-usager dans le travail de trois agences (Sophie Dubuisson et Antoine Hennion, Paris, Presses de l’Ecole des Mines, 1996)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.220-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01944794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de La Soumission librement consentie (Robert-Vincent Joule et Jean-Léon Beauvois, Paris, PUF, 1998)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.426-428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01944795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’esthétisation de l’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12, pp.41-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01931495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Le Design : l’objet dans l’usage. La relation objet-usage-usager dans le travail de trois agences (Sophie Dubuisson et Antoine Hennion, Paris, Presses de l’Ecole des Mines, 1996)</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Histoire du métier d’architecte en France (Gérard Ringon, Paris, PUF, coll. «Que sais-je ?» n° 3251, 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, pp.220-222</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.632-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vers la déprofessionnalisation ?</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01944801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Lioubimov. La Taganka (Béatrice Picon-Vallin éd., Paris, Éditions du CNRS, collection «Les voies de la création théâtrale» n° 20, 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.818-820</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01944796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de L’Architecture moderne en France, tome 1, 1889-1940, (Gérard Monnier (éd.), Claude Loupiac et Christine Mengin, Paris, Picard, 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Métiers, 2-3, pp.27-38</w:t>
+              <w:t xml:space="preserve">, 1998, pp.231-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Commande publique d’architecture et segmentation de la profession d’architecte.</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01944799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concours et la commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, La Présentation publique du projet, 4, pp.31-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment conduire un grand projet ?</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de L’Architecture métallique au XXe siècle, (Frédéric Seitz, Paris, Belin, 1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 1, pp.87-100</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.128-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de La Soumission librement consentie (Robert-Vincent Joule et Jean-Léon Beauvois, Paris, PUF, 1998)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01945392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites à l’autonomie de l’art dans les sociétés de type socialiste et de type capitaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, pp.426-428</w:t>
+              <w:t xml:space="preserve">, 1996, XXXVII, 4 625-635, pp.625-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de L’Architecture moderne en France, tome 1, 1889-1940, (Gérard Monnier (éd.), Claude Loupiac et Christine Mengin, Paris, Picard, 1997</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Behind the Post-modern Façade: Architectural Change in Late Twentieth Century America, (Magali Sarfatti Larson, University of California Press, Berkeley and London, 1993)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, pp.231-232</w:t>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.507-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Histoire du métier d’architecte en France (Gérard Ringon, Paris, PUF, coll. «Que sais-je ?» n° 3251, 1997</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01945421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de L’Allégorie du patrimoine, (Françoise Choay, Paris, Le Seuil, 1992)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.348-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01945442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Mozart, Sociologie d’un génie, (Norbert Elias, Paris, Le Seuil, 1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.163-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01945449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Corporate Art, (Rosanne Martorella, New Brunswick, Rutgers University Press, 1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, pp.632-633</w:t>
+              <w:t xml:space="preserve">, 1992, pp.480-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Lioubimov. La Taganka (Béatrice Picon-Vallin éd., Paris, Éditions du CNRS, collection «Les voies de la création théâtrale» n° 20, 1997</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01945453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Histoire critique de l’architecture en France, 1918-1950, (Gérard Monnier, Paris, Philippe Sers, 1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, pp.818-820</w:t>
+              <w:t xml:space="preserve">, 1992, pp.123-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...502 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01945736v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01945453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Le Logement social à Paris, 1850-1930 : les Habitations à Bon Marché, (Marie-Jeanne Dumont, Paris, Mardaga, 1991)</w:t>
               </w:r>
@@ -4229,173 +4327,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation, prudence, vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demazière Didier; Wittorski Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de la professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste-Editions, pp.9-40, 2025, Education et Société, 9781789481839</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05290154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conférence 3 : L’évaluation du travail scientifique comme activité prudentielle : instruments et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université libre de Bruxelles. Université de Namur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les instruments de l’évaluation des pratiques professionnelles et leurs effets Actes du 8e colloque du groupe pour l’évaluation des pratiques professionnelles (gEvaPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.37-46, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265588v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-05290154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionalization, Practical Wisdom and Vulnerabilities</w:t>
               </w:r>
@@ -4470,182 +4568,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The imperative of practical wisdom in the face of the Anthropocen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rebotier Julien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risks and the Anthropocen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, pp.185-205, 2021, Geography of Risk, 9781789450415gE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’impératif de prudence face aux urgences de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rebotier Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques à l’heure de l’anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE editions, pp.223-244, 2021, 9781789480412. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9041.ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9041.ch9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03331242v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03331268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la prudence et travail social : une rencontre prometteuse</w:t>
               </w:r>
@@ -4857,208 +4955,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01925022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projets d'architecture sous commande publique (France, fin XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Graber; Martin Giraudeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Projets : une histoire politique (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-133, 2018, Sciences sociales, 978-2-35671-520-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Food safety and consumer rationality. Is a “food pact” possible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Augustin-Jean; Jean-Pierre Poulain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk and Food Safety in China and Japan. Theoretical Perspectives and Empirical Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-56, 2018, Routledge studies in food, society and the environment, 978-1-138-89765-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315178813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781315178813⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01846021v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01929370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrations publiques et professions</w:t>
               </w:r>
@@ -6890,51 +6988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491372v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pep.300.0028" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861948v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14iae" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.691.0161" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7458/SPP20188814799" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7577/pp.2655" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/cambio-23330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cannasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01656897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2191" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01656839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616690701871910" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900005357" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1999.1596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944795v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/network/publishing/research-publishing/editors" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332427.ch1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9041.ch9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_cultures_alimentaires" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Risk-and-Food-Safety-in-China-and-Japan-Theoretical-Perspectives-and-Empirical/Augustin-Jean-Poulain/p/book/9781138897656" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315178813" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-projets/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/l-acteur-et-la-bureaucratie-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/interactionnisme-et-norme-9782919211517.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/219-faire-face-aux-risques-dans-les-societes-contemporaines.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soigner-lhumain-manifeste-pour-un-juste-soin-au-juste-cout/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929516v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Moulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961337v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944301v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudequin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01944568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491372v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pep.300.0028" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861948v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14iae" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.691.0161" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7577/pp.2655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7458/SPP20188814799" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/cambio-23330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cannasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01656897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2191" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01656839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0097" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616690701871910" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900005357" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1999.1596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/network/publishing/research-publishing/editors" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332427.ch1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9041.ch9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_cultures_alimentaires" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-projets/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Risk-and-Food-Safety-in-China-and-Japan-Theoretical-Perspectives-and-Empirical/Augustin-Jean-Poulain/p/book/9781138897656" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315178813" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/l-acteur-et-la-bureaucratie-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/interactionnisme-et-norme-9782919211517.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/219-faire-face-aux-risques-dans-les-societes-contemporaines.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soigner-lhumain-manifeste-pour-un-juste-soin-au-juste-cout/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929516v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Moulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961337v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944301v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudequin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01944568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>