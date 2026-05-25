--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -30,93 +30,116 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Florent Champy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Florent CHAMPY, sociologue, CNRS, Toulouse, France</w:t>
+        <w:t xml:space="preserve">Florent CHAMPY, sociologue, CNRS, Toulouse, FranceParution récente :De catastrophe en catastrophe. Quelles leçons en tirer ? Paris, PUF, coll. &amp;quot;Le lien social&amp;quot;, 21 mai 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Florent Champy est sociologue, directeur de recherche au CNRS et membre du LISST, Université de Toulouse.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La liste des publications et les liens vers les articles figurent à la suite de ce CV.</w:t>
+        <w:t xml:space="preserve">Parution récente : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De catastrophe en catastrophe. Quelles leçons en tirer ?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PUF, coll. &amp;quot;Le lien social&amp;quot;, 21 mai 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">La liste complète des publications et les liens vers les articles figurent à la suite de ce CV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- HDR de Paris 5 soutenue le 6 février 2009 avec comme référent Olivier Schwartz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1025,183 +1048,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02152542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Sociology of Prudential Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia, Problemas e Praticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Professions under Suspicion: what Role for Professional Ethics and Commitment in Contemporary Societies?, 88, pp.79-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7458/SPP20188814799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01924965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Editorial: Complexity, Routines, and Reflexivity in Professional Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professions and Professionalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Complexity, Routines, and Reflexivity in Professional Work, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7577/pp.2655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01823190v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01924965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Are the Issues of Focusing on Irreducible Uncertainties in Professional Work? A Historical Outline of “Prudential Professionalism”</w:t>
               </w:r>
@@ -1259,178 +1282,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01958208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florent Champy. Une rationalité modeste, réaliste et exigeante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cannasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01944810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Décrire des activités prudentielles pour aider à les réhabiliter ? Enjeux théoriques et pratiques d’enquêtes qualitatives sur la prise en charge de malades précaires dans les permanences d’accès aux soins de santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les enjeux actuels de la recherche qualitative à l’hôpital et dans les institutions de soins de longue durée, 36 (2), pp.153-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01825147v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01944810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il parler de déprofessionnalisations au pluriel ? Tentative de thématisation de deux processus de remise en cause de pratiques professionnelles</w:t>
               </w:r>
@@ -1696,237 +1719,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'engagement des professionnels comme conséquence de tensions consubstantielles à leur pratique : l'architecture moderne entre les deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Professions et engagements publics, 73 (1), pp.97-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.073.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’architecte et le bétonneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, A quoi servent les architectes, 13, pp.6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01947910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Florent Champy</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Professions et engagements publics, 73 (1), pp.97-119. </w:t>
-[...89 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2009, Professions et engagement public, 73 (1), pp.7-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.073.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2236,165 +2259,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Architecture et communication dans trois conseils généraux (1986-2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, L’esthétique des organisations, 17, pp.119-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des valeurs et des pratiques de l’architecture contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Ville et monument, 145, pp.9-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01930508v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01930282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élus et l’architecture : questions de méthode</w:t>
               </w:r>
@@ -2585,746 +2608,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01930499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’esthétisation de l’architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12, pp.41-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01931495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Le Design : l’objet dans l’usage. La relation objet-usage-usager dans le travail de trois agences (Sophie Dubuisson et Antoine Hennion, Paris, Presses de l’Ecole des Mines, 1996)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.220-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01944794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Architecture contemporaine et patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 82, pp.38-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01931493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment conduire un grand projet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 1, pp.87-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01931499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la déprofessionnalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Métiers, 2-3, pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01931498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande publique d’architecture et segmentation de la profession d’architecte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 37, pp.93-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/genes.1999.1596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01930523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de La Soumission librement consentie (Robert-Vincent Joule et Jean-Léon Beauvois, Paris, PUF, 1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.426-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’esthétisation de l’architecture</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de L’Architecture moderne en France, tome 1, 1889-1940, (Gérard Monnier (éd.), Claude Loupiac et Christine Mengin, Paris, Picard, 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 12, pp.41-65</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.231-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01944799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Histoire du métier d’architecte en France (Gérard Ringon, Paris, PUF, coll. «Que sais-je ?» n° 3251, 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.632-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Lioubimov. La Taganka (Béatrice Picon-Vallin éd., Paris, Éditions du CNRS, collection «Les voies de la création théâtrale» n° 20, 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.818-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944796v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01944799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concours et la commande</w:t>
               </w:r>
@@ -3734,173 +3757,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01945449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Corporate Art, (Rosanne Martorella, New Brunswick, Rutgers University Press, 1990)</w:t>
+                <w:t xml:space="preserve">Compte rendu de Histoire critique de l’architecture en France, 1918-1950, (Gérard Monnier, Paris, Philippe Sers, 1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, pp.480-483</w:t>
+              <w:t xml:space="preserve">, 1992, pp.123-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01945453v1</w:t>
+                <w:t xml:space="preserve">halshs-01945736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de Histoire critique de l’architecture en France, 1918-1950, (Gérard Monnier, Paris, Philippe Sers, 1990)</w:t>
+                <w:t xml:space="preserve">Compte rendu de Corporate Art, (Rosanne Martorella, New Brunswick, Rutgers University Press, 1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, pp.123-126</w:t>
+              <w:t xml:space="preserve">, 1992, pp.480-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01945736v1</w:t>
+                <w:t xml:space="preserve">halshs-01945453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Le Logement social à Paris, 1850-1930 : les Habitations à Bon Marché, (Marie-Jeanne Dumont, Paris, Mardaga, 1991)</w:t>
               </w:r>
@@ -3951,365 +3974,436 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01945730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De catastrophe en catastrophe. Quelles leçons en tirer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Le lien social, 9782130894582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05620483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La sociologie des professions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, 2012, 978-2130594697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle théorie sociologique des professions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, X+294 p., 2011, 978-2-13-058097-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 128 p., 2001, 978-2707134707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les architectes et la commande publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, 1998, 978-2130493662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecte, le sociologue et l'habitant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plan construction et architecture. Ministère du Logement., 132 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01929347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4319,2102 +4413,2102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation, prudence, vulnérabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demazière Didier; Wittorski Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste-Editions, pp.9-40, 2025, Education et Société, 9781789481839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05290154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence 3 : L’évaluation du travail scientifique comme activité prudentielle : instruments et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université libre de Bruxelles. Université de Namur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les instruments de l’évaluation des pratiques professionnelles et leurs effets Actes du 8e colloque du groupe pour l’évaluation des pratiques professionnelles (gEvaPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.37-46, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05265588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionalization, Practical Wisdom and Vulnerabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demazière Didier; Wittorski Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Professionalization: Organization of Professions, Production of Professionalities and Growth of Professionalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste-Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-35, 2024, Education and Training, 9781789451832. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394332427.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394332427.ch1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04861289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The imperative of practical wisdom in the face of the Anthropocen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rebotier Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risks and the Anthropocen.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons, pp.185-205, 2021, Geography of Risk, 9781789450415gE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impératif de prudence face aux urgences de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rebotier Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques à l’heure de l’anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE editions, pp.223-244, 2021, 9781789480412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9041.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la prudence et travail social : une rencontre prometteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kuehni Morgane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail social sous l’œil de la prudence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schwabe Verlag, pp.27-46, 2019, Res Socialis, n°53, 978-3-7965-4100-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02451159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de soin et les mobilisations éthiques en faveur de la « sagesse pratique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan-Luis Klein; Jacques L. Boucher; Annie Camus; Christine Champagne; Yanick Noiseux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires d’innovation : des émergences à la reconnaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université du Québec, pp.239-247, 2019, Innovation sociale, 978-2-7605-5106-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02065563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacte alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Poulain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des cultures alimentaires, 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1031-1043, 2018, Quadrige. Dicos poche, 978-2-13-078613-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01925022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets d'architecture sous commande publique (France, fin XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Graber; Martin Giraudeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Projets : une histoire politique (XVIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-133, 2018, Sciences sociales, 978-2-35671-520-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01929370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food safety and consumer rationality. Is a “food pact” possible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Augustin-Jean; Jean-Pierre Poulain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk and Food Safety in China and Japan. Theoretical Perspectives and Empirical Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-56, 2018, Routledge studies in food, society and the environment, 978-1-138-89765-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315178813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781315178813⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01846021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrations publiques et professions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Giauque; Yves Emery. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'acteur et la bureaucratie au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’Université Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-274, 2016, 978-2-7637-2958-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01929459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactionnisme et sociologie du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Jeuland; Emmanuel Picavet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactionnisme et norme : approche transdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRJS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-126, 2016, Bibliothèque de l'Institut de recherche juridique de la Sorbonne, 978-2-919211-51-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01929479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe de précaution. Robustesse pragmatique et fragilité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvia Becerra; Michèle Lalanne; Julien Weisbein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-63, 2016, Collection Le Travail en débats. Série Colloques &amp; congrès, 978-2-36630-060-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octarès éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01929419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi le soin n’est pas qu’une question de technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Georges-Tarragano; Frédéric Pierru; Harold Astre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner (l')humain : manifeste pour un juste soin au juste coût</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-179, 2015, Collection Controverses, 978-2-8109-0396-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01929499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culturas profissionais e praticas prudenciais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fartes V.; Caria T.; Lopes A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saber e formaçao no trabalho profissional relacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edufba, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01929516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités professionnelles prudentielles et production de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sainsaulieu Ivan; Surdez Muriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens politiques du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-70, 2012, 978-2200274337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01929537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi il faut défendre l’autonomie professionnelle, et comment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mas Bertrand; Pierru Frédéric; Smolski Nicole; Torrielli Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’hôpital en réanimation. Le sacrifice organisé d'un service public.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, pp.259-268, 2011, 978-2365120005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01931690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture professionnelle des architectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demazière Didier; Gadéa Charles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des groupes professionnels, acquis récents et nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.152-162, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01931710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La profession d’architecte en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui a peur de l’architecture ? Livre blanc de l’architecture contemporaine en communauté française de Belgique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Lettre Volée – Institut Supérieur d’Architecture de la Cambre, pp.141-155, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01947931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux avec la définition du public dans la production des équipements culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Donnat Olivier; Tolila Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le(s) Public(s), de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.227-242, 2003, 9782724688221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01943195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les architectes face à la concurrence d’autres métiers. Comment conquérir de nouveaux débouchés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barré François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etre architecte : présent et avenir d’une profession (actes des réflexions de la commission de réforme sur le droit de la profession d’architecte)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Patrimoine, pp.134-141, 2001, 9782858225248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01943685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les architectes, les urbanistes et les paysagistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paquot Thierry; Lussault Michel; Body-Gendrot Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ville, l’Urbain : l’État des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.215-224, 2000, 9782707133045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01943700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Formation et la profession d’architecte depuis 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Architectes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopædia universalis; Albin Michel, pp.52-61, 1999, 978-2226109521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique architecturale des administrations et évolution de leur patrimoine : l’exemple de l’Assistance publique - hôpitaux de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poulot Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine et modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.145-157, 1998, 978-2738462879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01943678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception architecturale et innovation : l’hébergement des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haumont Nicole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’urbain dans tous ses états : dire, faire et vivre la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.65-77, 1998, 2-7384-6434-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01943672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architects in Europe : Heterogeneity and Evolution of a Profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Van der Wielen Niki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Research in Europe, volume 1,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bockman Foundation &amp; Circlekman Foundation &amp; Circle, pp.132-136, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6424,166 +6518,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment parler des professions ? Sagesse pratique, vulnérabilités et protections professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Invitation à la sociologie, (Peter Berger, Paris, La Découverte, coll. « Grands Repères », 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.158-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01944301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6593,147 +6687,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREMIERES JOURNEES INTERSCIENCES DE TOULOUSE 16 et 17 novembre 2023 : Compte-rendu et réflexions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Baudequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6743,105 +6837,1458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie et spécificités des activités professionnelles et artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Champy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris 5 René Descartes, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01944568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde. Le travail social face aux risques : entre paradoxes et empêchements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Stroumza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humaniser le travail social ? Des métiers en dilemmes et en reconfiguration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Hybrida, Aug 2025, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse de prudentialité au service des enfants, l’exemple du CIRPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e colloque international du GIS BECO (Bébé et Enfance en COntexte)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS BECO (Bébé et Enfance en COntexte), May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05265620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to use the philosophical concept of Practical Wisdom for sociological work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Congress of the European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association (ESA), Aug 2021, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudential Professionalism and Social Innovations: Shifting Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESA Conference 2019 in Manchester / UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail de soin et mobilisations en faveur de la « sagesse pratique ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque_international_2017, Des émergences à la reconnaissance. Trajectoires d'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires CRISES, Apr 2017, Montréal, Canada. pp.145-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01929882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are the oppositions between functionalist and interactionist or constructivist prospects on professions insurmountable? Revisiting old antinomies of the sociology of professions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Professions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who does the “power” go to when professionals lose part of their knowledge-based autonomy. The case of French architects faced by what Weber called &amp;quot;formal rationalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque intermédiaire du réseau “Professions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Aarhus, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deprofessionalization revisited : Some recent changes in the division of labour for the design of public buildings in France and their consequences on the work of architects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l'Association européenne de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser ensemble l'unité de la culture professionnelle des architectes et la diversité de leurs pratiques : une tentative de théorisation en sociologie des professions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les groupes socioprofessionnels en sociologie. Un objet incontournable, à la frontière entre professions, travail et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Mora, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du livre de Andrew Abbott, The System of Professions ; son apport et ses limites pour l'étude des savoirs experts (avec Philippe Bongrand, François Buton, Pascale Laborier, Petra Overath et Jakob Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experts, expertise : quelles questions de recherche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours sur l'œuvre dans le travail de conception architecturale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du GDR Opus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European and State Regulations of Globalization. The Case of the Architectural Profession in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociology of Professions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Brême, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The « Economicization » of architectural practice in France and in the USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l'Association européenne de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Torun, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dossier : Complexity, Routines, and Reflexivity in Professional Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professions and Professionalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8 (1), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01934093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professions et engagement public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73 (1), pp.7-96, 2009, 9782724631609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01944752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité : dictionnaire encyclopédique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.449-452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03040434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architectes et ingénieurs en Italie : associations et professionnalisation (1859-1938) », Traduction de Roberto Ferretti, “Architetti e ingegneri in Italia: professionalizzazione, associazionismo e formazione del gruppo sociale, 1859-1938”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.55-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01944758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6988,51 +8435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491372v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pep.300.0028" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861948v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14iae" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.691.0161" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7577/pp.2655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7458/SPP20188814799" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/cambio-23330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cannasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01656897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2191" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01656839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0097" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616690701871910" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900005357" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930282v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1999.1596" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/network/publishing/research-publishing/editors" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332427.ch1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9041.ch9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_cultures_alimentaires" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-projets/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Risk-and-Food-Safety-in-China-and-Japan-Theoretical-Perspectives-and-Empirical/Augustin-Jean-Poulain/p/book/9781138897656" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315178813" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/l-acteur-et-la-bureaucratie-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/interactionnisme-et-norme-9782919211517.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/219-faire-face-aux-risques-dans-les-societes-contemporaines.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soigner-lhumain-manifeste-pour-un-juste-soin-au-juste-cout/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929516v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Moulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961337v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179186v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944301v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudequin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01944568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491372v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pep.300.0028" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861948v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14iae" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.691.0161" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7458/SPP20188814799" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7577/pp.2655" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/cambio-23330" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cannasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01656897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2191" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01656839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.073.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616690701871910" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271957v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900005357" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931499v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1999.1596" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944795v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01945730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05620483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/accueil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926216v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05290154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/network/publishing/research-publishing/editors" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332427.ch1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9041.ch9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_cultures_alimentaires" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929370v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/les-projets/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Risk-and-Food-Safety-in-China-and-Japan-Theoretical-Perspectives-and-Empirical/Augustin-Jean-Poulain/p/book/9781138897656" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315178813" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/l-acteur-et-la-bureaucratie-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/interactionnisme-et-norme-9782919211517.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929419v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/219-faire-face-aux-risques-dans-les-societes-contemporaines.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soigner-lhumain-manifeste-pour-un-juste-soin-au-juste-cout/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929516v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01931710v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943700v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Moulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943678v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudequin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01944568v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bucolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Stroumza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Molina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331655v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271150v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929882v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274110v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274112v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934093v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03040434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944758v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>