--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent CHAZARENC </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6819-1884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">090953134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Slowly Biodegradable COD and Loosely Bound Polymeric Substances Accumulation in High-Rate Activated Sludge: Implications for Bioflocculation and Organic Matter Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestengg.5c00745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland systems for water pollution control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Nivala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (3), pp.iii-v. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2024.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standardised analysis of experimental Threshold Of Flocculation (TOF) curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (7), pp.2103-2113. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2024.308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon redirection in chemically enhanced primary treatment of domestic wastewater: A meta-analysis of laboratory to full-scale trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 351, pp.141161. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Titanium Dioxide and Zinc Oxide Photocatalysts for the Inactivation of Escherichia coli in Water Using Slurry and Rotating-Disk Photocatalytic Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O’neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinzhu Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c00508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of treatment wetlands operated under freezing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanna Grebenshchykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lachapelle-T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (8), pp.2054-2067. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2023.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and impact of root-associated fungi in treatment wetland mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 858 (3), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investigations on ammonium removal with zeolite in compact vertical flow treatment wetlands under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ruiz-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (3), pp.746-755. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2022.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Stage process – challenges and drawbacks from lab to full scale studies: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja-Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.119044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Filter Media and Depth on Hydrodynamics and Treatment Performances of Single-Stage French Vertical Flow Treatment Wetlands Treating Domestic Effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ruiz-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlatka Katusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232 (7), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-021-05228-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation of treatment wetlands – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 775, pp.145820. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and potential use of woody species in treatment wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanna Grebenshchykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Frédette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.295-304. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2019.1658712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-year performance of single-stage vertical flow treatment wetlands planted with willows under cold-climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanna Grebenshchykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.105912. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Plant Species and Nutrient Loading Rates in Treatment Wetlands for Polluted River Water Under a Subtropical Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankan Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 231 (9), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-020-04830-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the “French system” vertical flow constructed wetland to treat raw domestic wastewater in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anant Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Mutnuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth and nutrient uptake in treatment wetlands for water with low pollutant concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (4), pp.1072-1078. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in small wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 206, pp.349-356. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using numerical simulation of a one stage vertical flow wetland to optimize the depth of a zeolite layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (3), pp.650-658. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2016.545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling constructed wetlands: scopes and aims - a comparative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Claveau Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.205-213. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of pollution in constructed wetlands: from the fundamental mechanisms to the full-scale applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Asuman Korkusuz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (17), pp.12775--12778. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4969-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of high organic content wastewater from food-processing industry with the French vertical flow constructed wetland system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serdobbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Welschbillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (1), pp.70-76. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating treatment wetlands for heavy metal removal in highway stormwater ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ladislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (SI), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.09.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate, wastewater composition, loading rates, system age and design on performances of French vertical flow constructed wetlands: A survey based on 169 full scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (SI), pp.46-52. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland pollutant dynamics and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ülo Mander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (SI), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag filters to upgrade phosphorus removal in small wastewater treatment plants: Removal mechanisms and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Liira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Drissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.214-222. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tubificid worms on nutrient fluxes across water-sediment interface in fish farm settling ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puigagut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Comeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 413, pp.12P1-12P12. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2014010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus adsorption onto an industrial acidified laterite by-product: equilibrium and thermodynamic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Glocheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mendez Pasarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad B. Albadarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirangano Mangwandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.929-940. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/apj.1843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a saturated layer and recirculation on nitrogen treatment performances of a single stage Vertical Flow Constructed Wetland (VFCW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (7), pp.1461-1467. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel Slag Filters to Upgrade Phosphorus Removal in Constructed Wetlands: Two Years of Field Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Drissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.549-556. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303778t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological characterization and treatment performances of a compact vertical flow constructed wetland with the use of expanded schist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belbeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.12-18. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plant species on sludge dewatering and fate of pollutants in sludge treatment wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.593-600. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Two Macrophytes Species in Floating Treatment Wetlands for Cadmium, Nickel, and Zinc Removal from Urban Stormwater Runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ladislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 224 (2), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-012-1408-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate removal from synthetic and real wastewater using steel slags produced in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (7), pp.2376-2384. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Aquatic Macrophytes as Bioindicators of Heavy Metal Pollution in Urban Stormwater Runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ladislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelene El-Mufleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223 (2), pp.877-888. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-011-0909-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and Spatial Changes of Microorganism Communities in Constructed Wetlands: A Community Level Physiological Profiling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.490240. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/490240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo Chemical Equilibrium Modelling of a Biomass Gasifying Process Using ASPEN PLUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Paviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tazerout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-6580.2089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas production and efficiency of planted and artificially aerated constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Maltais-Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Maranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (3), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of activated sludge systems: should we pay more attention to the role of EPS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IWA INternational Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station d’épuration du futur Captage et valorisation du carbone par procédé biologique forte charge et décantation primaire avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE EAU "Valorisation des ressources des eaux usées, urbaines et industrielles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus recovery from saturated samples of bauxite residue after their use as reactive filter material to treat wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion plus vertueuse des eaux usées urbaines : quelles opportunités de réutilisation et de valorisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days 2024, L'eau en ville : quels enjeux pour notre environnement de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, campus de Lyon, Oct 2024, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainstream nitrogen recovery in large WRRF: a multi-criteria analysis of available technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWRR 2024 - International Conference on Wider-Uptake of Water Resource Recovery from Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradabilité des eaux résiduaires urbaines, des boues d’épuration et des retours en tête - Peut-on simplifier les protocoles de mesure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Bouniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Kninech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja-Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102ème congrés de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthanisation des boues d’épuration – Impact sur le fonctionnement des stations et questions de recherche associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d’échanges - Eau &amp; transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMORCE, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station d’épuration du futur, du laboratoire à la station de pleine échelle, présentation du projet CAPTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100e Congrès de l'Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station d’épuration du futur : Captage et valorisation du carbone par procédé-A et décantation primaire avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99e congrès de l’Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design criteria for horizontal flow wetlands treating water with low nutrient content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankan Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Recovery from Industrial Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA-IDB INNOVATION CONFERENCE ON SUSTAINABLE USE OF WATER: CITIES, INDUSTRY AND AGRICULTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, GUAYAQUIL, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically enhanced primary treatments: shall we pay more intention to bio-sourced coagulants to maximize CH4 production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahraa El Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IWA Resource Recovery Conference (IWA RR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature Based Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation of French System with mycorrhized Phragmites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium for Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar powered photoreactor for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SP7 International Conference on semiconductor Photochamistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wetlands to Treat Industrial Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA-IDB INNOVATION CONFERENCE ON SUSTAINABLE USE OF WATER: CITIES, INDUSTRY AND AGRICULTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, GUAYAQUIL, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels développements technologiques pour quelles valorisations???</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE EAU "Valorisation des ressources des eaux usées, urbaines et industrielles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle de compétitivité AXELERA, May 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les performances des filtres plantés de roseaux par la bio-augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique des pôles de compétitivité DREAM et VEGEPOLYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus recovery from solid residues originated from wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IWA conference on sustainable solutions for small water and wastewater treatment systems (S2small2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus recovery from saturated samples of bauxite residue after their use as reactive filter material to treat wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Treatment Wetland Mesocosm Experiments: Impact of hydraulic regime and organic material in mats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Adamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using numerical simulation of a one stage vertical flow constructed wetland to optimize the depth of a zeolite layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.888-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in constructed wetlands: a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Specialist Conference on Wetland Systems for Water Pollution Control ICWS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.82-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of ammonium removal in one-stage French vertical flow constructed wetlands (VFCW) using different filtration media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.964-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in constructed wetlands: a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roche N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Specialist Conference on Wetland Systems for Water Pollution Control ICWS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of soft drink wastewater by vertical flow constructed wetlands: challenges and proposed solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Welschbillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETPOL 2015 - 6th International Symposium on Wetland Pollutant Dynamics and Control Annual Conference of the Constructed Wetland Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of soft drink wastewater by vertical flow constructed wetlands: preliminaries results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Welschbillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 14th International Conference on Wetland Systems for Water pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag filters to upgrade phosphorus removal in constructed wetlands - main factors controlling removal efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control, WETPOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slag filters for upgraded phosphorus removal from constructed wetlands : two years of lab scale column experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissen P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rex M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag filters to upgrade phosphorus removal in small wastewater treatment plants : two years of field experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissen P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of steel slag as a substrate to treat wastewater : an integrated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Waste Management and Landfill Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of slag filters for upgrading phosphorus removal from constructed wetlands : lab scale column experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liira M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of steel slag filters for upgrading phosphorus removal from constructed wetlands : full scale experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esser D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag produced in Europe as potential filter media for phosphorus removal from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Wetland Systems for Water Pollution Control (IWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of slag as a sorbent to treat wastewater in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissen P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Slag Conference EUROSLAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active' filters: a mini-review on the use of industrial by-products for upgrading phosphorus removal from treatment wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Indore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th IWA Specialized Conference on Small Water and Wastewater Systems & the 6th Specialized Conference on Resources Oriented Sanitation (S2Small 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REACTIVE MEDIA IN TREATMENT WETLANDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Based Solutions for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-202, 2021, 9781789062250. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789062267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment Techniques for Variable Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Blecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Lucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris C. Tanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotechnologies for the Treatment of Variable Stormwater and Wastewater Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70013-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7: Modelling under varying flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anacleto Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Blecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotechnologies for the treatment of variable stormwater and wastewater flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Briefs in Water Science and Technology, pp.130-148, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using slag as sorbent to remove phosphorus from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final report, European Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFCS, pp.101, 2014, 9789279350368. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2777/59366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet POLESUR (2008-2011) : Recherche fédérative multi-disciplinaire sur la POLlution des Eaux et des Sols en milieu URbain en région des Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Saiyouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement de filières de valorisation de l’azote des eaux usées : analyse des technologies de pré-concentration et de récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent CHAZARENC </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6819-1884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">090953134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Slowly Biodegradable COD and Loosely Bound Polymeric Substances Accumulation in High-Rate Activated Sludge: Implications for Bioflocculation and Organic Matter Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestengg.5c00745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland systems for water pollution control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Nivala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (3), pp.iii-v. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2024.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standardised analysis of experimental Threshold Of Flocculation (TOF) curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (7), pp.2103-2113. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2024.308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon redirection in chemically enhanced primary treatment of domestic wastewater: A meta-analysis of laboratory to full-scale trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 351, pp.141161. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Titanium Dioxide and Zinc Oxide Photocatalysts for the Inactivation of Escherichia coli in Water Using Slurry and Rotating-Disk Photocatalytic Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O’neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinzhu Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c00508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of treatment wetlands operated under freezing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanna Grebenshchykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lachapelle-T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (8), pp.2054-2067. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2023.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and impact of root-associated fungi in treatment wetland mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 858 (3), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investigations on ammonium removal with zeolite in compact vertical flow treatment wetlands under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ruiz-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (3), pp.746-755. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2022.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Stage process – challenges and drawbacks from lab to full scale studies: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja-Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.119044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Filter Media and Depth on Hydrodynamics and Treatment Performances of Single-Stage French Vertical Flow Treatment Wetlands Treating Domestic Effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ruiz-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlatka Katusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232 (7), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-021-05228-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation of treatment wetlands – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 775, pp.145820. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-year performance of single-stage vertical flow treatment wetlands planted with willows under cold-climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanna Grebenshchykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.105912. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Plant Species and Nutrient Loading Rates in Treatment Wetlands for Polluted River Water Under a Subtropical Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankan Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 231 (9), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-020-04830-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and potential use of woody species in treatment wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanna Grebenshchykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Frédette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.295-304. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2019.1658712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth and nutrient uptake in treatment wetlands for water with low pollutant concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (4), pp.1072-1078. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the “French system” vertical flow constructed wetland to treat raw domestic wastewater in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anant Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Mutnuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in small wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 206, pp.349-356. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using numerical simulation of a one stage vertical flow wetland to optimize the depth of a zeolite layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (3), pp.650-658. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2016.545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate, wastewater composition, loading rates, system age and design on performances of French vertical flow constructed wetlands: A survey based on 169 full scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (SI), pp.46-52. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of pollution in constructed wetlands: from the fundamental mechanisms to the full-scale applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Asuman Korkusuz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (17), pp.12775--12778. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4969-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of high organic content wastewater from food-processing industry with the French vertical flow constructed wetland system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serdobbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Welschbillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (1), pp.70-76. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating treatment wetlands for heavy metal removal in highway stormwater ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ladislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (SI), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.09.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland pollutant dynamics and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ülo Mander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (SI), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling constructed wetlands: scopes and aims - a comparative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Claveau Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.205-213. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag filters to upgrade phosphorus removal in small wastewater treatment plants: Removal mechanisms and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Liira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Drissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.214-222. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus adsorption onto an industrial acidified laterite by-product: equilibrium and thermodynamic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Glocheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mendez Pasarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad B. Albadarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirangano Mangwandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.929-940. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/apj.1843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tubificid worms on nutrient fluxes across water-sediment interface in fish farm settling ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puigagut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Comeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 413, pp.12P1-12P12. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2014010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel Slag Filters to Upgrade Phosphorus Removal in Constructed Wetlands: Two Years of Field Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Drissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.549-556. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303778t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological characterization and treatment performances of a compact vertical flow constructed wetland with the use of expanded schist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belbeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.12-18. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a saturated layer and recirculation on nitrogen treatment performances of a single stage Vertical Flow Constructed Wetland (VFCW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (7), pp.1461-1467. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plant species on sludge dewatering and fate of pollutants in sludge treatment wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.593-600. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Two Macrophytes Species in Floating Treatment Wetlands for Cadmium, Nickel, and Zinc Removal from Urban Stormwater Runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ladislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 224 (2), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-012-1408-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate removal from synthetic and real wastewater using steel slags produced in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (7), pp.2376-2384. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Aquatic Macrophytes as Bioindicators of Heavy Metal Pollution in Urban Stormwater Runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ladislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelene El-Mufleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223 (2), pp.877-888. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-011-0909-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and Spatial Changes of Microorganism Communities in Constructed Wetlands: A Community Level Physiological Profiling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.490240. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/490240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo Chemical Equilibrium Modelling of a Biomass Gasifying Process Using ASPEN PLUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Paviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tazerout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-6580.2089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas production and efficiency of planted and artificially aerated constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Maltais-Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Maranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (3), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of activated sludge systems: should we pay more attention to the role of EPS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IWA INternational Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station d’épuration du futur Captage et valorisation du carbone par procédé biologique forte charge et décantation primaire avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE EAU "Valorisation des ressources des eaux usées, urbaines et industrielles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus recovery from saturated samples of bauxite residue after their use as reactive filter material to treat wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion plus vertueuse des eaux usées urbaines : quelles opportunités de réutilisation et de valorisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days 2024, L'eau en ville : quels enjeux pour notre environnement de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, campus de Lyon, Oct 2024, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainstream nitrogen recovery in large WRRF: a multi-criteria analysis of available technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWRR 2024 - International Conference on Wider-Uptake of Water Resource Recovery from Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradabilité des eaux résiduaires urbaines, des boues d’épuration et des retours en tête - Peut-on simplifier les protocoles de mesure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Bouniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Kninech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja-Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102ème congrés de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthanisation des boues d’épuration – Impact sur le fonctionnement des stations et questions de recherche associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d’échanges - Eau &amp; transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMORCE, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station d’épuration du futur, du laboratoire à la station de pleine échelle, présentation du projet CAPTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100e Congrès de l'Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station d’épuration du futur : Captage et valorisation du carbone par procédé-A et décantation primaire avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99e congrès de l’Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically enhanced primary treatments: shall we pay more intention to bio-sourced coagulants to maximize CH4 production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahraa El Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IWA Resource Recovery Conference (IWA RR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation of French System with mycorrhized Phragmites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium for Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature Based Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Recovery from Industrial Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA-IDB INNOVATION CONFERENCE ON SUSTAINABLE USE OF WATER: CITIES, INDUSTRY AND AGRICULTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, GUAYAQUIL, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar powered photoreactor for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SP7 International Conference on semiconductor Photochamistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wetlands to Treat Industrial Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA-IDB INNOVATION CONFERENCE ON SUSTAINABLE USE OF WATER: CITIES, INDUSTRY AND AGRICULTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, GUAYAQUIL, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels développements technologiques pour quelles valorisations???</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE EAU "Valorisation des ressources des eaux usées, urbaines et industrielles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle de compétitivité AXELERA, May 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design criteria for horizontal flow wetlands treating water with low nutrient content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankan Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les performances des filtres plantés de roseaux par la bio-augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique des pôles de compétitivité DREAM et VEGEPOLYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus recovery from solid residues originated from wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IWA conference on sustainable solutions for small water and wastewater treatment systems (S2small2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus recovery from saturated samples of bauxite residue after their use as reactive filter material to treat wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using numerical simulation of a one stage vertical flow constructed wetland to optimize the depth of a zeolite layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.888-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Treatment Wetland Mesocosm Experiments: Impact of hydraulic regime and organic material in mats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Adamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in constructed wetlands: a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Specialist Conference on Wetland Systems for Water Pollution Control ICWS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.82-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of ammonium removal in one-stage French vertical flow constructed wetlands (VFCW) using different filtration media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.964-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in constructed wetlands: a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roche N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Specialist Conference on Wetland Systems for Water Pollution Control ICWS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of soft drink wastewater by vertical flow constructed wetlands: challenges and proposed solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Welschbillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETPOL 2015 - 6th International Symposium on Wetland Pollutant Dynamics and Control Annual Conference of the Constructed Wetland Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of soft drink wastewater by vertical flow constructed wetlands: preliminaries results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Welschbillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 14th International Conference on Wetland Systems for Water pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag filters to upgrade phosphorus removal in constructed wetlands - main factors controlling removal efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control, WETPOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slag filters for upgraded phosphorus removal from constructed wetlands : two years of lab scale column experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissen P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rex M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag filters to upgrade phosphorus removal in small wastewater treatment plants : two years of field experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissen P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of slag filters for upgrading phosphorus removal from constructed wetlands : lab scale column experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liira M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of steel slag filters for upgrading phosphorus removal from constructed wetlands : full scale experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esser D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of steel slag as a substrate to treat wastewater : an integrated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Waste Management and Landfill Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of slag as a sorbent to treat wastewater in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissen P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Slag Conference EUROSLAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag produced in Europe as potential filter media for phosphorus removal from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Wetland Systems for Water Pollution Control (IWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active' filters: a mini-review on the use of industrial by-products for upgrading phosphorus removal from treatment wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Indore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th IWA Specialized Conference on Small Water and Wastewater Systems & the 6th Specialized Conference on Resources Oriented Sanitation (S2Small 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REACTIVE MEDIA IN TREATMENT WETLANDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Based Solutions for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-202, 2021, 9781789062250. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789062267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment Techniques for Variable Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Blecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Lucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris C. Tanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotechnologies for the Treatment of Variable Stormwater and Wastewater Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70013-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7: Modelling under varying flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anacleto Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Blecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotechnologies for the treatment of variable stormwater and wastewater flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Briefs in Water Science and Technology, pp.130-148, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using slag as sorbent to remove phosphorus from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final report, European Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFCS, pp.101, 2014, 9789279350368. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2777/59366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet POLESUR (2008-2011) : Recherche fédérative multi-disciplinaire sur la POLlution des Eaux et des Sols en milieu URbain en région des Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Saiyouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement de filières de valorisation de l’azote des eaux usées : analyse des technologies de pré-concentration et de récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CBDB408"/>
+    <w:nsid w:val="D49C74C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-chazarenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6819-1884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090953134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Azais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestengg.5c00745" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.308" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O&#8217;neill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Robertson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhu Pang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c00508" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanna Grebenshchykova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lachapelle-T" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.320" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Chagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ruiz-Ocampo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja-Sekhar Guthi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatka Katusic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05228-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149985v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145820" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961009v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fr&#233;dette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2019.1658712" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105912" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Shang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Hu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04830-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Yadav" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Mutnuri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.01.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G16PQTBH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.624" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Troesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.10.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ruiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.545" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196617v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claveau Mallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dittmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Asuman Korkusuz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4969-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paing" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serdobbel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welschbillig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gagnon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.190" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ladislas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.115" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21D8NBLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Paing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guilbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Mander" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.03.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Drissen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206896v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puigagut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Comeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2014010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Glocheux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mendez Pasarin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad B. Albadarin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirangano Mangwandi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.1843" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prigent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.359" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303778t" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prigent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belbeze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voisin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.12.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNQ1W93B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652347v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.02.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZBFD38X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1408-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z5BGRLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.02.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTD4GX5M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelene El-Mufleh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-0909-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XTC0WPHX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/490240" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935928v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paviet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.2089" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-F91GFWHG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Maltais-Landry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Maranger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.11.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221983v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ple" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964891v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sekhar Guthi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nauleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679563v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214012v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Bouniol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Kninech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807199v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964849v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290082v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahraa El Messaoudi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962435v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459568v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Neill" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robertson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964233v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329440v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Borne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Adamu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605140v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ruiz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barca C." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche N." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troesch S." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329489v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Welschbillig" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calvez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer D." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissen P." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex M." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307837v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liira M." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esser D." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307848v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307664v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kacem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324071v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062267" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Blecken" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lucke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C. Tanner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70013-7_2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606813v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reboul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/59366" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911027v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-chazarenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6819-1884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090953134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Azais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestengg.5c00745" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.308" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O&#8217;neill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Robertson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhu Pang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c00508" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanna Grebenshchykova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lachapelle-T" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.320" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Chagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ruiz-Ocampo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja-Sekhar Guthi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatka Katusic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05228-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149985v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145820" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105912" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Shang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04830-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fr&#233;dette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2019.1658712" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.624" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Yadav" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Mutnuri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.01.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G16PQTBH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Troesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.10.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ruiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.545" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Paing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guilbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Asuman Korkusuz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4969-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serdobbel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welschbillig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ladislas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.115" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21D8NBLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Mander" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claveau Mallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dittmer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Drissen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Glocheux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mendez Pasarin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad B. Albadarin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirangano Mangwandi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.1843" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puigagut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Comeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2014010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877731v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303778t" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877623v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prigent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belbeze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voisin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.12.024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNQ1W93B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prigent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.359" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652347v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.02.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZBFD38X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1408-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z5BGRLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.02.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTD4GX5M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelene El-Mufleh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-0909-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XTC0WPHX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/490240" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935928v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paviet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.2089" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-F91GFWHG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Maltais-Landry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Maranger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.11.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221983v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ple" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964891v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sekhar Guthi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nauleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679563v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214012v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Bouniol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Kninech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807199v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964849v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290082v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahraa El Messaoudi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962425v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964199v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459568v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Neill" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robertson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964165v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964233v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962409v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605140v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ruiz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329440v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Borne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Adamu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barca C." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche N." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troesch S." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329489v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Welschbillig" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calvez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer D." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissen P." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex M." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307663v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liira M." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307660v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esser D." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307837v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307848v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kacem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324071v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062267" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Blecken" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lucke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C. Tanner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70013-7_2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606813v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reboul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/59366" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911027v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>