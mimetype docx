--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent CHAZARENC </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6819-1884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">090953134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Slowly Biodegradable COD and Loosely Bound Polymeric Substances Accumulation in High-Rate Activated Sludge: Implications for Bioflocculation and Organic Matter Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestengg.5c00745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland systems for water pollution control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Nivala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (3), pp.iii-v. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2024.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standardised analysis of experimental Threshold Of Flocculation (TOF) curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (7), pp.2103-2113. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2024.308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon redirection in chemically enhanced primary treatment of domestic wastewater: A meta-analysis of laboratory to full-scale trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 351, pp.141161. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Titanium Dioxide and Zinc Oxide Photocatalysts for the Inactivation of Escherichia coli in Water Using Slurry and Rotating-Disk Photocatalytic Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O’neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinzhu Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c00508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of treatment wetlands operated under freezing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanna Grebenshchykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lachapelle-T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (8), pp.2054-2067. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2023.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and impact of root-associated fungi in treatment wetland mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 858 (3), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investigations on ammonium removal with zeolite in compact vertical flow treatment wetlands under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ruiz-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (3), pp.746-755. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2022.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Stage process – challenges and drawbacks from lab to full scale studies: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja-Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.119044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Filter Media and Depth on Hydrodynamics and Treatment Performances of Single-Stage French Vertical Flow Treatment Wetlands Treating Domestic Effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ruiz-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlatka Katusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232 (7), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-021-05228-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation of treatment wetlands – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 775, pp.145820. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-year performance of single-stage vertical flow treatment wetlands planted with willows under cold-climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanna Grebenshchykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.105912. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Plant Species and Nutrient Loading Rates in Treatment Wetlands for Polluted River Water Under a Subtropical Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankan Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 231 (9), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-020-04830-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and potential use of woody species in treatment wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanna Grebenshchykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Frédette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.295-304. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2019.1658712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth and nutrient uptake in treatment wetlands for water with low pollutant concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (4), pp.1072-1078. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the “French system” vertical flow constructed wetland to treat raw domestic wastewater in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anant Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Mutnuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in small wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 206, pp.349-356. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using numerical simulation of a one stage vertical flow wetland to optimize the depth of a zeolite layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (3), pp.650-658. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2016.545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate, wastewater composition, loading rates, system age and design on performances of French vertical flow constructed wetlands: A survey based on 169 full scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (SI), pp.46-52. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of pollution in constructed wetlands: from the fundamental mechanisms to the full-scale applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Asuman Korkusuz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (17), pp.12775--12778. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4969-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of high organic content wastewater from food-processing industry with the French vertical flow constructed wetland system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serdobbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Welschbillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (1), pp.70-76. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating treatment wetlands for heavy metal removal in highway stormwater ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ladislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (SI), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.09.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland pollutant dynamics and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ülo Mander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (SI), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling constructed wetlands: scopes and aims - a comparative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Claveau Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.205-213. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag filters to upgrade phosphorus removal in small wastewater treatment plants: Removal mechanisms and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Liira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Drissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.214-222. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus adsorption onto an industrial acidified laterite by-product: equilibrium and thermodynamic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Glocheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mendez Pasarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad B. Albadarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirangano Mangwandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.929-940. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/apj.1843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tubificid worms on nutrient fluxes across water-sediment interface in fish farm settling ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puigagut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Comeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 413, pp.12P1-12P12. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2014010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel Slag Filters to Upgrade Phosphorus Removal in Constructed Wetlands: Two Years of Field Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Drissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.549-556. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303778t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological characterization and treatment performances of a compact vertical flow constructed wetland with the use of expanded schist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belbeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.12-18. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a saturated layer and recirculation on nitrogen treatment performances of a single stage Vertical Flow Constructed Wetland (VFCW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (7), pp.1461-1467. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plant species on sludge dewatering and fate of pollutants in sludge treatment wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.593-600. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Two Macrophytes Species in Floating Treatment Wetlands for Cadmium, Nickel, and Zinc Removal from Urban Stormwater Runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ladislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 224 (2), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-012-1408-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate removal from synthetic and real wastewater using steel slags produced in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (7), pp.2376-2384. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Aquatic Macrophytes as Bioindicators of Heavy Metal Pollution in Urban Stormwater Runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ladislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelene El-Mufleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223 (2), pp.877-888. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-011-0909-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and Spatial Changes of Microorganism Communities in Constructed Wetlands: A Community Level Physiological Profiling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.490240. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/490240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo Chemical Equilibrium Modelling of a Biomass Gasifying Process Using ASPEN PLUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Paviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tazerout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-6580.2089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas production and efficiency of planted and artificially aerated constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Maltais-Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Maranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (3), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of activated sludge systems: should we pay more attention to the role of EPS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IWA INternational Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station d’épuration du futur Captage et valorisation du carbone par procédé biologique forte charge et décantation primaire avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE EAU "Valorisation des ressources des eaux usées, urbaines et industrielles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus recovery from saturated samples of bauxite residue after their use as reactive filter material to treat wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion plus vertueuse des eaux usées urbaines : quelles opportunités de réutilisation et de valorisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days 2024, L'eau en ville : quels enjeux pour notre environnement de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, campus de Lyon, Oct 2024, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainstream nitrogen recovery in large WRRF: a multi-criteria analysis of available technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWRR 2024 - International Conference on Wider-Uptake of Water Resource Recovery from Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradabilité des eaux résiduaires urbaines, des boues d’épuration et des retours en tête - Peut-on simplifier les protocoles de mesure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Bouniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Kninech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja-Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102ème congrés de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthanisation des boues d’épuration – Impact sur le fonctionnement des stations et questions de recherche associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d’échanges - Eau &amp; transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMORCE, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station d’épuration du futur, du laboratoire à la station de pleine échelle, présentation du projet CAPTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100e Congrès de l'Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station d’épuration du futur : Captage et valorisation du carbone par procédé-A et décantation primaire avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99e congrès de l’Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically enhanced primary treatments: shall we pay more intention to bio-sourced coagulants to maximize CH4 production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahraa El Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IWA Resource Recovery Conference (IWA RR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation of French System with mycorrhized Phragmites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium for Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature Based Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Recovery from Industrial Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA-IDB INNOVATION CONFERENCE ON SUSTAINABLE USE OF WATER: CITIES, INDUSTRY AND AGRICULTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, GUAYAQUIL, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar powered photoreactor for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SP7 International Conference on semiconductor Photochamistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wetlands to Treat Industrial Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA-IDB INNOVATION CONFERENCE ON SUSTAINABLE USE OF WATER: CITIES, INDUSTRY AND AGRICULTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, GUAYAQUIL, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels développements technologiques pour quelles valorisations???</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE EAU "Valorisation des ressources des eaux usées, urbaines et industrielles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle de compétitivité AXELERA, May 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design criteria for horizontal flow wetlands treating water with low nutrient content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankan Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les performances des filtres plantés de roseaux par la bio-augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique des pôles de compétitivité DREAM et VEGEPOLYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus recovery from solid residues originated from wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IWA conference on sustainable solutions for small water and wastewater treatment systems (S2small2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus recovery from saturated samples of bauxite residue after their use as reactive filter material to treat wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using numerical simulation of a one stage vertical flow constructed wetland to optimize the depth of a zeolite layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.888-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Treatment Wetland Mesocosm Experiments: Impact of hydraulic regime and organic material in mats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Adamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in constructed wetlands: a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Specialist Conference on Wetland Systems for Water Pollution Control ICWS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.82-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of ammonium removal in one-stage French vertical flow constructed wetlands (VFCW) using different filtration media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.964-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in constructed wetlands: a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roche N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Specialist Conference on Wetland Systems for Water Pollution Control ICWS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of soft drink wastewater by vertical flow constructed wetlands: challenges and proposed solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Welschbillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETPOL 2015 - 6th International Symposium on Wetland Pollutant Dynamics and Control Annual Conference of the Constructed Wetland Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of soft drink wastewater by vertical flow constructed wetlands: preliminaries results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Welschbillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 14th International Conference on Wetland Systems for Water pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag filters to upgrade phosphorus removal in constructed wetlands - main factors controlling removal efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control, WETPOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slag filters for upgraded phosphorus removal from constructed wetlands : two years of lab scale column experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissen P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rex M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag filters to upgrade phosphorus removal in small wastewater treatment plants : two years of field experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissen P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of slag filters for upgrading phosphorus removal from constructed wetlands : lab scale column experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liira M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of steel slag filters for upgrading phosphorus removal from constructed wetlands : full scale experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esser D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of steel slag as a substrate to treat wastewater : an integrated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Waste Management and Landfill Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of slag as a sorbent to treat wastewater in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissen P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Slag Conference EUROSLAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag produced in Europe as potential filter media for phosphorus removal from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Wetland Systems for Water Pollution Control (IWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active' filters: a mini-review on the use of industrial by-products for upgrading phosphorus removal from treatment wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Indore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th IWA Specialized Conference on Small Water and Wastewater Systems & the 6th Specialized Conference on Resources Oriented Sanitation (S2Small 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REACTIVE MEDIA IN TREATMENT WETLANDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Based Solutions for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-202, 2021, 9781789062250. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789062267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment Techniques for Variable Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Blecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Lucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris C. Tanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotechnologies for the Treatment of Variable Stormwater and Wastewater Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70013-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7: Modelling under varying flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anacleto Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Blecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotechnologies for the treatment of variable stormwater and wastewater flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Briefs in Water Science and Technology, pp.130-148, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using slag as sorbent to remove phosphorus from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final report, European Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFCS, pp.101, 2014, 9789279350368. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2777/59366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet POLESUR (2008-2011) : Recherche fédérative multi-disciplinaire sur la POLlution des Eaux et des Sols en milieu URbain en région des Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Saiyouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement de filières de valorisation de l’azote des eaux usées : analyse des technologies de pré-concentration et de récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent CHAZARENC </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6819-1884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">090953134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Slowly Biodegradable COD and Loosely Bound Polymeric Substances Accumulation in High-Rate Activated Sludge: Implications for Bioflocculation and Organic Matter Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestengg.5c00745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland systems for water pollution control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Nivala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (3), pp.iii-v. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2024.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standardised analysis of experimental Threshold Of Flocculation (TOF) curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90 (7), pp.2103-2113. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2024.308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon redirection in chemically enhanced primary treatment of domestic wastewater: A meta-analysis of laboratory to full-scale trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 351, pp.141161. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of treatment wetlands operated under freezing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanna Grebenshchykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lachapelle-T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 88 (8), pp.2054-2067. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2023.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Titanium Dioxide and Zinc Oxide Photocatalysts for the Inactivation of Escherichia coli in Water Using Slurry and Rotating-Disk Photocatalytic Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O’neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinzhu Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.3c00508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and impact of root-associated fungi in treatment wetland mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 858 (3), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term investigations on ammonium removal with zeolite in compact vertical flow treatment wetlands under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ruiz-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85 (3), pp.746-755. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2022.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Stage process – challenges and drawbacks from lab to full scale studies: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja-Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.119044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Filter Media and Depth on Hydrodynamics and Treatment Performances of Single-Stage French Vertical Flow Treatment Wetlands Treating Domestic Effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Ruiz-Ocampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlatka Katusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232 (7), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-021-05228-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation of treatment wetlands – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 775, pp.145820. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-year performance of single-stage vertical flow treatment wetlands planted with willows under cold-climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanna Grebenshchykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.105912. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2020.105912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Plant Species and Nutrient Loading Rates in Treatment Wetlands for Polluted River Water Under a Subtropical Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankan Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 231 (9), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-020-04830-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and potential use of woody species in treatment wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanna Grebenshchykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Frédette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.295-304. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2019.1658712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the “French system” vertical flow constructed wetland to treat raw domestic wastewater in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anant Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srikanth Mutnuri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant growth and nutrient uptake in treatment wetlands for water with low pollutant concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (4), pp.1072-1078. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in small wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 206, pp.349-356. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using numerical simulation of a one stage vertical flow wetland to optimize the depth of a zeolite layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (3), pp.650-658. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2016.545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of high organic content wastewater from food-processing industry with the French vertical flow constructed wetland system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serdobbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Welschbillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (1), pp.70-76. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating treatment wetlands for heavy metal removal in highway stormwater ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ladislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (SI), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.09.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climate, wastewater composition, loading rates, system age and design on performances of French vertical flow constructed wetlands: A survey based on 169 full scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (SI), pp.46-52. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of pollution in constructed wetlands: from the fundamental mechanisms to the full-scale applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Asuman Korkusuz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (17), pp.12775--12778. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4969-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetland pollutant dynamics and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ülo Mander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (SI), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling constructed wetlands: scopes and aims - a comparative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Claveau Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dittmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.205-213. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag filters to upgrade phosphorus removal in small wastewater treatment plants: Removal mechanisms and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Liira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Drissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.214-222. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tubificid worms on nutrient fluxes across water-sediment interface in fish farm settling ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puigagut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Comeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 413, pp.12P1-12P12. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2014010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus adsorption onto an industrial acidified laterite by-product: equilibrium and thermodynamic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Glocheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mendez Pasarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad B. Albadarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirangano Mangwandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.929-940. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/apj.1843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plant species on sludge dewatering and fate of pollutants in sludge treatment wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Comeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.593-600. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a saturated layer and recirculation on nitrogen treatment performances of a single stage Vertical Flow Constructed Wetland (VFCW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (7), pp.1461-1467. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel Slag Filters to Upgrade Phosphorus Removal in Constructed Wetlands: Two Years of Field Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Drissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.549-556. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es303778t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological characterization and treatment performances of a compact vertical flow constructed wetland with the use of expanded schist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Belbeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.12-18. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Two Macrophytes Species in Floating Treatment Wetlands for Cadmium, Nickel, and Zinc Removal from Urban Stormwater Runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ladislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 224 (2), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-012-1408-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate removal from synthetic and real wastewater using steel slags produced in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (7), pp.2376-2384. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Aquatic Macrophytes as Bioindicators of Heavy Metal Pollution in Urban Stormwater Runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ladislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelene El-Mufleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223 (2), pp.877-888. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-011-0909-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and Spatial Changes of Microorganism Communities in Constructed Wetlands: A Community Level Physiological Profiling Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.490240. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2010/490240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas production and efficiency of planted and artificially aerated constructed wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Maltais-Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Maranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (3), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo Chemical Equilibrium Modelling of a Biomass Gasifying Process Using ASPEN PLUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Paviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Tazerout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1542-6580.2089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of activated sludge systems: should we pay more attention to the role of EPS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IWA INternational Conference on eco-Technologies for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station d’épuration du futur Captage et valorisation du carbone par procédé biologique forte charge et décantation primaire avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE EAU "Valorisation des ressources des eaux usées, urbaines et industrielles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus recovery from saturated samples of bauxite residue after their use as reactive filter material to treat wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion plus vertueuse des eaux usées urbaines : quelles opportunités de réutilisation et de valorisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days 2024, L'eau en ville : quels enjeux pour notre environnement de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, campus de Lyon, Oct 2024, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainstream nitrogen recovery in large WRRF: a multi-criteria analysis of available technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWRR 2024 - International Conference on Wider-Uptake of Water Resource Recovery from Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradabilité des eaux résiduaires urbaines, des boues d’épuration et des retours en tête - Peut-on simplifier les protocoles de mesure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Bouniol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Kninech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja-Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">102ème congrés de l'ASTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthanisation des boues d’épuration – Impact sur le fonctionnement des stations et questions de recherche associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d’échanges - Eau &amp; transition énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMORCE, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La station d’épuration du futur, du laboratoire à la station de pleine échelle, présentation du projet CAPTURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100e Congrès de l'Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Station d’épuration du futur : Captage et valorisation du carbone par procédé-A et décantation primaire avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99e congrès de l’Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation of French System with mycorrhized Phragmites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium for Wetland Pollutant Dynamics and Control (WETPOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature Based Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically enhanced primary treatments: shall we pay more intention to bio-sourced coagulants to maximize CH4 production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahraa El Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Sekhar Guthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IWA Resource Recovery Conference (IWA RR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Recovery from Industrial Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA-IDB INNOVATION CONFERENCE ON SUSTAINABLE USE OF WATER: CITIES, INDUSTRY AND AGRICULTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, GUAYAQUIL, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar powered photoreactor for water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SP7 International Conference on semiconductor Photochamistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wetlands to Treat Industrial Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA-IDB INNOVATION CONFERENCE ON SUSTAINABLE USE OF WATER: CITIES, INDUSTRY AND AGRICULTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, GUAYAQUIL, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels développements technologiques pour quelles valorisations???</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE TECHNIQUE EAU "Valorisation des ressources des eaux usées, urbaines et industrielles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle de compétitivité AXELERA, May 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design criteria for horizontal flow wetlands treating water with low nutrient content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankan Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer les performances des filtres plantés de roseaux par la bio-augmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique des pôles de compétitivité DREAM et VEGEPOLYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus recovery from solid residues originated from wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IWA conference on sustainable solutions for small water and wastewater treatment systems (S2small2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus recovery from saturated samples of bauxite residue after their use as reactive filter material to treat wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France. pp.415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using numerical simulation of a one stage vertical flow constructed wetland to optimize the depth of a zeolite layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.888-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Treatment Wetland Mesocosm Experiments: Impact of hydraulic regime and organic material in mats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Adamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in constructed wetlands: a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Troesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Specialist Conference on Wetland Systems for Water Pollution Control ICWS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.82-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of ammonium removal in one-stage French vertical flow constructed wetlands (VFCW) using different filtration media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.964-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrodynamics of horizontal flow steel slag filters designed to upgrade phosphorus removal in constructed wetlands: a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roche N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Specialist Conference on Wetland Systems for Water Pollution Control ICWS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of soft drink wastewater by vertical flow constructed wetlands: challenges and proposed solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Welschbillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETPOL 2015 - 6th International Symposium on Wetland Pollutant Dynamics and Control Annual Conference of the Constructed Wetland Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of soft drink wastewater by vertical flow constructed wetlands: preliminaries results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Paing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Welschbillig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 14th International Conference on Wetland Systems for Water pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag filters to upgrade phosphorus removal in constructed wetlands - main factors controlling removal efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Wetland Pollutant Dynamics and Control, WETPOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slag filters for upgraded phosphorus removal from constructed wetlands : two years of lab scale column experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissen P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rex M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag filters to upgrade phosphorus removal in small wastewater treatment plants : two years of field experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissen P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of slag filters for upgrading phosphorus removal from constructed wetlands : lab scale column experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liira M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of steel slag filters for upgrading phosphorus removal from constructed wetlands : full scale experiments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esser D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of Society of Wetland Scientists, Wetpol and Wetland Biogeochemistry Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of steel slag as a substrate to treat wastewater : an integrated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troesch S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Waste Management and Landfill Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of slag as a sorbent to treat wastewater in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissen P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Slag Conference EUROSLAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steel slag produced in Europe as potential filter media for phosphorus removal from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barca C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meyer D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Wetland Systems for Water Pollution Control (IWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active' filters: a mini-review on the use of industrial by-products for upgrading phosphorus removal from treatment wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Indore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th IWA Specialized Conference on Small Water and Wastewater Systems & the 6th Specialized Conference on Resources Oriented Sanitation (S2Small 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REACTIVE MEDIA IN TREATMENT WETLANDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Based Solutions for Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-202, 2021, 9781789062250. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/9781789062267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment Techniques for Variable Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Blecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Lucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris C. Tanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotechnologies for the Treatment of Variable Stormwater and Wastewater Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70013-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7: Modelling under varying flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anacleto Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.G. Palfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tondera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.T. Blecken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotechnologies for the treatment of variable stormwater and wastewater flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Briefs in Water Science and Technology, pp.130-148, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using slag as sorbent to remove phosphorus from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gerente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final report, European Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFCS, pp.101, 2014, 9789279350368. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2777/59366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet POLESUR (2008-2011) : Recherche fédérative multi-disciplinaire sur la POLlution des Eaux et des Sols en milieu URbain en région des Pays de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Lakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Saiyouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement de filières de valorisation de l’azote des eaux usées : analyse des technologies de pré-concentration et de récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chazarenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D49C74C4"/>
+    <w:nsid w:val="3928D8DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-chazarenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6819-1884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090953134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Azais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestengg.5c00745" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.308" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O&#8217;neill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Robertson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhu Pang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c00508" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564890v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanna Grebenshchykova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lachapelle-T" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.320" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Chagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ruiz-Ocampo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja-Sekhar Guthi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatka Katusic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05228-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149985v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145820" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105912" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Shang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04830-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fr&#233;dette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2019.1658712" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.624" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Yadav" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Mutnuri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.01.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G16PQTBH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Troesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.10.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ruiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.545" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201691v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Paing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guilbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.029" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Asuman Korkusuz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4969-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204730v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serdobbel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welschbillig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ladislas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.115" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21D8NBLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Mander" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claveau Mallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dittmer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Drissen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Glocheux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mendez Pasarin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad B. Albadarin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirangano Mangwandi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.1843" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puigagut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Comeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2014010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877731v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303778t" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877623v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prigent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belbeze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voisin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.12.024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNQ1W93B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prigent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.359" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652347v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.02.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZBFD38X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1408-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z5BGRLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.02.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTD4GX5M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelene El-Mufleh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-0909-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XTC0WPHX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/490240" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935928v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paviet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.2089" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-F91GFWHG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Maltais-Landry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Maranger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.11.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221983v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ple" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964891v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sekhar Guthi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nauleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679563v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214012v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Bouniol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Kninech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807199v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964849v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290082v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahraa El Messaoudi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962425v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964199v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459568v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Neill" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robertson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964165v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964233v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962409v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605140v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ruiz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329440v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Borne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Adamu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barca C." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche N." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troesch S." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329489v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Welschbillig" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calvez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer D." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissen P." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex M." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307663v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liira M." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307660v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esser D." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307837v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307848v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kacem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324071v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062267" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Blecken" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lucke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C. Tanner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70013-7_2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606813v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reboul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/59366" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911027v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-chazarenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6819-1884" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090953134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Fau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Azais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestengg.5c00745" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Nivala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.308" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanna Grebenshchykova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brisson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lachapelle-T" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O&#8217;neill" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Robertson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhu Pang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c00508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Chagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Ruiz-Ocampo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja-Sekhar Guthi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buffi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.119044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatka Katusic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-021-05228-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149985v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145820" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.105912" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Shang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-020-04830-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fr&#233;dette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2019.1658712" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Yadav" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Mutnuri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.01.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G16PQTBH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.624" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02111630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Troesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.10.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pucher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ruiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.545" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204730v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serdobbel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welschbillig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gagnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.190" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ladislas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21D8NBLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Paing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guilbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gagnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.029" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Asuman Korkusuz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4969-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Mander" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.03.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claveau Mallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dittmer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Liira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Drissen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206896v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puigagut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Comeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2014010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Glocheux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mendez Pasarin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad B. Albadarin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirangano Mangwandi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apj.1843" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652347v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.02.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZBFD38X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637148v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prigent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.359" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es303778t" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877623v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prigent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belbeze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Voisin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.12.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNQ1W93B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1408-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z5BGRLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.02.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTD4GX5M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelene El-Mufleh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-011-0909-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XTC0WPHX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/490240" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Maltais-Landry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Maranger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.11.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paviet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.2089" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-F91GFWHG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221983v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ple" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964891v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Sekhar Guthi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nauleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679563v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hennebert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214012v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Bouniol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Kninech" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Perret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807199v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964849v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290082v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahraa El Messaoudi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964199v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459568v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Neill" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robertson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964165v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964233v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962409v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853496v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605140v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ruiz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329440v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Borne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Adamu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679069v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605141v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barca C." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roche N." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troesch S." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329489v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Welschbillig" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calvez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer D." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissen P." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex M." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307654v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307663v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liira M." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307660v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esser D." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307837v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307848v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kacem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324071v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062267" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Blecken" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lucke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C. Tanner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70013-7_2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606813v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anacleto Rizzo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Palfy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Reboul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/59366" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911027v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>