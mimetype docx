--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11EC7633"/>
+    <w:nsid w:val="98C0CBA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="448D1523"/>
+    <w:nsid w:val="42A92C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EF4D3599"/>
+    <w:nsid w:val="E0306336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9F0379AC"/>
+    <w:nsid w:val="98F2B7EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D319E97A"/>
+    <w:nsid w:val="F895CCAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6E0E3BA9"/>
+    <w:nsid w:val="22EF2742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="DE8E652B"/>
+    <w:nsid w:val="C7147806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="DA54EB74"/>
+    <w:nsid w:val="5CED0591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C53D0D0A"/>
+    <w:nsid w:val="86040572"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="6665489A"/>
+    <w:nsid w:val="3BB2933A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="20D6171F"/>
+    <w:nsid w:val="A306F33D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="601DCA7F"/>
+    <w:nsid w:val="D059D9F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1882,51 +1882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="08DAD8CA"/>
+    <w:nsid w:val="E6BA71A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>