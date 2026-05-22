--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98C0CBA3"/>
+    <w:nsid w:val="B6E0DC72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42A92C3B"/>
+    <w:nsid w:val="C2018ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E0306336"/>
+    <w:nsid w:val="61B981C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="98F2B7EC"/>
+    <w:nsid w:val="6F5EC72F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F895CCAE"/>
+    <w:nsid w:val="2653C5E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="22EF2742"/>
+    <w:nsid w:val="D11AE018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C7147806"/>
+    <w:nsid w:val="264E52F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5CED0591"/>
+    <w:nsid w:val="63C91B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="86040572"/>
+    <w:nsid w:val="C8C6248D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3BB2933A"/>
+    <w:nsid w:val="0900569D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="A306F33D"/>
+    <w:nsid w:val="1DE3356A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D059D9F4"/>
+    <w:nsid w:val="04B78EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1882,51 +1882,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E6BA71A8"/>
+    <w:nsid w:val="AE19D4F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>