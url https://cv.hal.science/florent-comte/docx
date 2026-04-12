--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1360,226 +1360,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'acquisition à l'archivage : solutions matérielles et logicielles intégrées pour la numérisation 3D du patrimoine de Notre-Dame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of 360-based photogrammetric pipeline for narrow and dark indoor surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eloi Gattet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International ISPRS Workshop LowCost 3D - Sensors, Algorithms, Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.349-356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W8-2024-349-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789466v1</w:t>
+                <w:t xml:space="preserve">hal-04847972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of 360-based photogrammetric pipeline for narrow and dark indoor surveys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'acquisition à l'archivage : solutions matérielles et logicielles intégrées pour la numérisation 3D du patrimoine de Notre-Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Gattet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International ISPRS Workshop LowCost 3D - Sensors, Algorithms, Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847972v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies and Experiments for Massive 3D Digitalization of the Remains After the Notre-Dame de Paris’ Fire</w:t>
               </w:r>
@@ -1918,230 +1918,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone et recherche en archéologie : l'apport des capteurs embarqués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adèle, pour une muséographie personnifiée. Exemple d’un travail pluridisciplinaire servant la muséographie de site archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Coutelier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop drone, optique, photonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Feb 2019, Talence, France</w:t>
+              <w:t xml:space="preserve">144e Congrès du CTHS : Le réel &amp; le virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148575v1</w:t>
+                <w:t xml:space="preserve">hal-05054402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle, pour une muséographie personnifiée. Exemple d’un travail pluridisciplinaire servant la muséographie de site archéologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drone et recherche en archéologie : l'apport des capteurs embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Saint-Pierre</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Coutelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">144e Congrès du CTHS : Le réel &amp; le virtuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop drone, optique, photonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Feb 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054402v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los hornos del alfar Ibero Romano de Mas de Moreno (Foz-Calanda, Teruel): Balance de 10 años de investigación</w:t>
               </w:r>
@@ -2672,51 +2672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets matériels aux données numériques : enjeux de numérisation multi-échelle et multi-temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Gattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,416 +3174,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchiffrement de textes épigraphiques et 3D : état de l’art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le visage d’Adèle, enfant du Xe siècle : restitution scientifique pluridisciplinaire pour une muséographie personnifiée du site archéologique de la Granède (Millau, Aveyron)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numérique et lecture de textes épigraphiques altérés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46608/primaluna27.9782356135469.1⟩</w:t>
+              <w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.16738, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.16738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04372750v1</w:t>
+                <w:t xml:space="preserve">hal-05054111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QGIS, une solution alternative pour la lecture des inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Comte; Hernán Gonzalez Bordas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et lecture de textes épigraphiques altérés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-107, 2023, Primaluna, 27, 978-2-35613-546-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/primaluna27.9782356135469.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le visage d’Adèle, enfant du Xe siècle : restitution scientifique pluridisciplinaire pour une muséographie personnifiée du site archéologique de la Granède (Millau, Aveyron)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déchiffrement de textes épigraphiques et 3D : état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán González Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Florent Comte et Hernán González Bordas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.16738, 2023, </w:t>
+              <w:t xml:space="preserve">Numérique et lecture de textes épigraphiques altérés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-24, 2023, Prima Luna, 27, 978-2-35613-548-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cths.16738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46608/primaluna27.9782356135469.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054111v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04372750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools Integration for Understanding and Deciphering Inscriptions in the PETRAE Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán González Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4426,51 +4426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C5CE50C"/>
+    <w:nsid w:val="C1E591FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4657,51 +4657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-comte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1470-4226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450827v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Millereux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03405895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Colombo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NZTWRJND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Vasil'Iev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Khokhlov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253126" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-349-2024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942306v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tr&#233;meaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Benavente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barataud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;douard Wagner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Gonzalez Bordas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/numerique-et-lecture-de-textes-epigraphiques-alteres/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna27.9782356135469" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Gonz&#225;lez Bordas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/dechiffrement-de-textes-epigraphiques/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna27.9782356135469.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/qgis-une-solution-alternative-pour-la-lecture-des-inscriptions/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna27.9782356135469.6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16738" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eymard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Campain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Louaintier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-comte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1470-4226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450827v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Millereux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03405895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Colombo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NZTWRJND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Vasil'Iev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Khokhlov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253126" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-349-2024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942306v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tr&#233;meaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Benavente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barataud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;douard Wagner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Gonzalez Bordas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/numerique-et-lecture-de-textes-epigraphiques-alteres/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna27.9782356135469" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16738" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352590v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/qgis-une-solution-alternative-pour-la-lecture-des-inscriptions/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna27.9782356135469.6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Gonz&#225;lez Bordas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/dechiffrement-de-textes-epigraphiques/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna27.9782356135469.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eymard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Campain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Louaintier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>