--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -827,307 +827,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans and their environment on the Médoc coastline from the Mesolithic to the Roman period</w:t>
+                <w:t xml:space="preserve">“Gueule cassée” (facial injuries): a 3D paleotraumatology study and facial approximation of a Napoleonic soldier who died in 1812 at Königsberg during the Russian Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Verdin</w:t>
+                <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+                <w:t xml:space="preserve">Alexandr Vasil'Iev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bosq</w:t>
+                <w:t xml:space="preserve">Alexander Khokhlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.11201⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.191-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03886901v1</w:t>
+                <w:t xml:space="preserve">hal-02150398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Gueule cassée” (facial injuries): a 3D paleotraumatology study and facial approximation of a Napoleonic soldier who died in 1812 at Königsberg during the Russian Campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humans and their environment on the Médoc coastline from the Mesolithic to the Roman period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Coutinho Nogueira</w:t>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Dutailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Comte</w:t>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandr Vasil'Iev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Khokhlov</w:t>
+                <w:t xml:space="preserve">Mathieu Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Evolution de l'environnement et archéologie du littoral lord-médocain (Gironde, France), 30 (1), pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.11201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oa.2728⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02150398v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03886901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1918,230 +1918,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle, pour une muséographie personnifiée. Exemple d’un travail pluridisciplinaire servant la muséographie de site archéologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drone et recherche en archéologie : l'apport des capteurs embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Saint-Pierre</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Coutelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">144e Congrès du CTHS : Le réel &amp; le virtuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop drone, optique, photonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Feb 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054402v1</w:t>
+                <w:t xml:space="preserve">hal-04148575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone et recherche en archéologie : l'apport des capteurs embarqués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adèle, pour une muséographie personnifiée. Exemple d’un travail pluridisciplinaire servant la muséographie de site archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Coutelier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop drone, optique, photonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Feb 2019, Talence, France</w:t>
+              <w:t xml:space="preserve">144e Congrès du CTHS : Le réel &amp; le virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148575v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los hornos del alfar Ibero Romano de Mas de Moreno (Foz-Calanda, Teruel): Balance de 10 años de investigación</w:t>
               </w:r>
@@ -2403,277 +2403,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
+                <w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Blettery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+                <w:t xml:space="preserve">Iwona Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576563v1</w:t>
+                <w:t xml:space="preserve">hal-04576767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t>
+                <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Comte</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwona Dudek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576767v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets matériels aux données numériques : enjeux de numérisation multi-échelle et multi-temporelle</w:t>
               </w:r>
@@ -3174,416 +3174,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le visage d’Adèle, enfant du Xe siècle : restitution scientifique pluridisciplinaire pour une muséographie personnifiée du site archéologique de la Granède (Millau, Aveyron)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déchiffrement de textes épigraphiques et 3D : état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán González Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Florent Comte et Hernán González Bordas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.cths.16738⟩</w:t>
+              <w:t xml:space="preserve">Numérique et lecture de textes épigraphiques altérés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-24, 2023, Prima Luna, 27, 978-2-35613-548-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/primaluna27.9782356135469.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054111v1</w:t>
+                <w:t xml:space="preserve">halshs-04372750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QGIS, une solution alternative pour la lecture des inscriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Comte; Hernán Gonzalez Bordas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et lecture de textes épigraphiques altérés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-107, 2023, Primaluna, 27, 978-2-35613-546-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/primaluna27.9782356135469.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchiffrement de textes épigraphiques et 3D : état de l’art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le visage d’Adèle, enfant du Xe siècle : restitution scientifique pluridisciplinaire pour une muséographie personnifiée du site archéologique de la Granède (Millau, Aveyron)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numérique et lecture de textes épigraphiques altérés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les sciences archéologiques à l’ère du virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.16738, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.16738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-04372750v1</w:t>
+                <w:t xml:space="preserve">hal-05054111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools Integration for Understanding and Deciphering Inscriptions in the PETRAE Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán González Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Navarro Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3860,51 +3860,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRediT taxonomy – Grille d’interprétation exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4426,51 +4426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1E591FA"/>
+    <w:nsid w:val="0BFCE80F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4657,51 +4657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-comte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1470-4226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450827v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Millereux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03405895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Colombo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NZTWRJND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Vasil'Iev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Khokhlov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2728" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253126" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-349-2024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942306v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tr&#233;meaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Benavente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barataud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;douard Wagner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Gonzalez Bordas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/numerique-et-lecture-de-textes-epigraphiques-alteres/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna27.9782356135469" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16738" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352590v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/qgis-une-solution-alternative-pour-la-lecture-des-inscriptions/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna27.9782356135469.6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Gonz&#225;lez Bordas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/dechiffrement-de-textes-epigraphiques/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna27.9782356135469.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eymard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Campain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Louaintier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-comte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1470-4226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450827v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Millereux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03405895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Poigt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Colombo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Colombo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Coutinho Nogueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Vasil'Iev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Khokhlov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2728" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11201" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NZTWRJND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W12-2026-129-2026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253126" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-349-2024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W4-2024-127-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942306v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tr&#233;meaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coutelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Benavente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafarge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05002609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barataud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;douard Wagner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Gonzalez Bordas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/numerique-et-lecture-de-textes-epigraphiques-alteres/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna27.9782356135469" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Gonz&#225;lez Bordas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/dechiffrement-de-textes-epigraphiques/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna27.9782356135469.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/qgis-une-solution-alternative-pour-la-lecture-des-inscriptions/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna27.9782356135469.6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16738" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Navarro Caballero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05335688v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eymard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Campain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Louaintier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>