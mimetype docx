--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,1899 +66,2016 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Optimized Arithmetic Circuits with MLIR</w:t>
+                <w:t xml:space="preserve">Reconfigurable Constant Multipliers: Hardware Models, Optimization Algorithm and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bastien Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louis Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Works in Progress in Embedded Computing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64552/wipiec.v11i1.90⟩</w:t>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.105270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2026.105270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385229v1</w:t>
+                <w:t xml:space="preserve">hal-05510936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Arithmetic: Continuing a Long and Steady Emergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Montuschi</w:t>
+                <w:t xml:space="preserve">Towards Optimized Arithmetic Circuits with MLIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pierre Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (10), pp.4-6. </w:t>
+              <w:t xml:space="preserve">Works in Progress in Embedded Computing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MC.2022.3193206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64552/wipiec.v11i1.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806577v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossless Differential Table Compression for Hardware Function Evaluation</w:t>
+                <w:t xml:space="preserve">Computer Arithmetic: Continuing a Long and Steady Emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Christ</w:t>
+                <w:t xml:space="preserve">Paolo Montuschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Forget</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (10), pp.4-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2021.3131405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MC.2022.3193206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040364v2</w:t>
+                <w:t xml:space="preserve">hal-03806577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application-specific arithmetic in high-level synthesis tools</w:t>
+                <w:t xml:space="preserve">Lossless Differential Table Compression for Hardware Function Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Uguen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maxime Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3377403⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2021.3131405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423363v3</w:t>
+                <w:t xml:space="preserve">hal-03040364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editors Introduction: Special Section on Computer Arithmetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application-specific arithmetic in high-level synthesis tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Bruguera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+                <w:t xml:space="preserve">Victor Lezaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TC.2019.2918447⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3377403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151757v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423363v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Hardware IIR Filters Computing Just Right: Direct Form I Case Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guest Editors Introduction: Special Section on Computer Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matei Istoan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Javier Bruguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Hilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 68 (4), pp.597 - 608. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TC.2018.2879432⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 68 (7), pp.951-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2019.2918447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561052v3</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware division by small integer constants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Hardware IIR Filters Computing Just Right: Direct Form I Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatih Ugurdag</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
+                <w:t xml:space="preserve">Thibault Hilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TC.2017.2707488⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 68 (4), pp.597 - 608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2018.2879432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402252v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561052v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Energy Efficiency of OFDM Using Adaptive Precision Reconfigurable FFT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardware division by small integer constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatih Ugurdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilmaz Serhan Gener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sezer Gören</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatam Abdoli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+                <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00034-016-0435-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2017.2707488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402231v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating-Point Exponentiation Units for Reconfigurable Computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Improving Energy Efficiency of OFDM Using Adaptive Precision Reconfigurable FFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatam Abdoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hooman Nikmehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naser Movahedinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2457443.2457447⟩</w:t>
+              <w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00034-016-0435-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00718637v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Ziv's rounding test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (4), pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00693317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplication by rational constants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Floating-Point Exponentiation Units for Reconfigurable Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Echeverria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Lopez-Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2011.2177706⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.4:1--4:15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2457443.2457447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00610328v3</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00718637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifying the floating-point implementation of an elementary function using Gappa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiplication by rational constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 60 (2), pp.242-253. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.00. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2010.128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2011.2177706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00200830v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00610328v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Custom Arithmetic Data Paths with FloPoCo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Certifying the floating-point implementation of an elementary function using Gappa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Pasca</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Design &amp; Test</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (2), pp.242-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2010.128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00646282v1</w:t>
+                <w:t xml:space="preserve">ensl-00200830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions élémentaires en virgule flottante pour les accélérateurs reconfigurables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Designing Custom Arithmetic Data Paths with FloPoCo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Design &amp; Test</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.18-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.27.673-698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00424001v1</w:t>
+                <w:t xml:space="preserve">ensl-00646282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool for Unbiased Comparison between Logarithmic and Floating-point Arithmetic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fonctions élémentaires en virgule flottante pour les accélérateurs reconfigurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Detrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Detrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11265-007-0048-7⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Architecture des Ordinateurs, 27 (6), pp.673-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.27.673-698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00542212v1</w:t>
+                <w:t xml:space="preserve">inria-00424001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and correctly rounded logarithms in double precision</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Tool for Unbiased Comparison between Logarithmic and Floating-point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christoph Lauter</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Detrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41 (1), pp.85-102. </w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (1), pp.161-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ita:2007003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11265-007-0048-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00000007v2</w:t>
+                <w:t xml:space="preserve">ensl-00542212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized floating-point logarithm and exponential functions for FPGAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fast and correctly rounded logarithms in double precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Detrey</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (1), pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita:2007003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2006.02.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00542213v1</w:t>
+                <w:t xml:space="preserve">ensl-00000007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parameterized floating-point logarithm and exponential functions for FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Detrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (8), pp.537-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2006.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00542213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multipartite table methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 54 (3), pp.319-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00542210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1968,4582 +2085,4560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the Hardware Gap for Custom Accelerators through Quantization Aware Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bouarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AccML 2026 - 8th Workshop on Accelerated Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Fixed-Point 2D and 3D norms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Double-Word Decomposition in a Combined FP16, BF16 and FP32 Dot Product Add Operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orégane Desrentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE International Symposium on Computer Arithmetic - ARITH 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, El Paso, Texas, United States</w:t>
+              <w:t xml:space="preserve">ARITH 2025 - IEEE 32nd International Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, El-Paso, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986776v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal Square Root Accelerated Using Hardware and Software Techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hardware Fixed-Point 2D and 3D norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIM Meeting 2025: 16th Rencontres de l'Arithmétique en Informatique Mathématique – A Tribute to Jean-Michel Muller</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">32nd IEEE International Symposium on Computer Arithmetic - ARITH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, El Paso, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461486v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Word Decomposition in a Combined FP16, BF16 and FP32 Dot Product Add Operator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Reciprocal Square Root Accelerated Using Hardware and Software Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orégane Desrentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH 2025 - IEEE 32nd International Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, El-Paso, Texas, United States</w:t>
+              <w:t xml:space="preserve">RAIM Meeting 2025: 16th Rencontres de l'Arithmétique en Informatique Mathématique – A Tribute to Jean-Michel Muller</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982397v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RETROSPECTIVE: Table-based polynomials for fast hardware function evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAP 2025 - 36th IEEE International Conference on Application-specific Systems, Architectures and Processors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vancouver (British Columbia), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-optimal digital FIR filters: one ILP to rule them all and in faithfulness bind them</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Towards Fixed-Point Formats Determination for Faust Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Herrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Letz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Orlarey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Asilomar, United States</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398268v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Fixed-Point Formats Determination for Faust Programs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware-optimal digital FIR filters: one ILP to rule them all and in faithfulness bind them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">2023 Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489647v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Fused Dot Product Add Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orégane Desrentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 ARITH - 30th IEEE International Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Portland, OR, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using integer linear programming for correctly rounded multipartite architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orégane Desrentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPT 2022 - International Conference on Field Programmable Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Optimal Squarers for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Böttcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Field-Programmable Logic and Applications (FPL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Belfast, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL57034.2022.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-precision logarithmic arithmetic for neural network accelerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2022, Gothenburg, Sweden. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP54787.2022.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-source C++20 HLS flow for function evaluation on FPGA and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Harnisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Keryell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEART 2022 - 12th International Symposium on Highly Efficient Accelerators and Reconfigurable Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Optimal Truncated Multipliers for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Böttcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2021 - 28th IEEE International Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Torino, Italy. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH51176.2021.00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Arithmetic-Centered Filter Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2021 - 28th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Torino, Italy. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH51176.2021.00032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next Generation Arithmetic for Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Guntoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia de La Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gustafson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE 2020 - Design, Automation and Test in Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.1357-1365, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Precision Floating-Point RISC-V Coprocessor Evaluation using Lightweight Software and Compiler Support</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Table-Based versus Shift-And-Add constant multipliers for FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kumm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARRV 2019 - Third Workshop on Computer Architecture Research with RISC-V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Phoenix, AZ, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">ARITH 2019 - 26th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161621v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on 10 years of FloPoCo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Variable Precision Floating-Point RISC-V Coprocessor Evaluation using Lightweight Software and Compiler Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago T Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH 2019 - 26th IEEE Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, kyoto, Japan. pp.1-3</w:t>
+              <w:t xml:space="preserve">CARRV 2019 - Third Workshop on Computer Architecture Research with RISC-V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Phoenix, AZ, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161527v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMURF: Scalar Multiple-precision Unum Risc-V Floating-point Accelerator for Scientific Computing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reflections on 10 years of FloPoCo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNGA 2019 - Conference on Next-Generation Arithmetic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARITH 2019 - 26th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, kyoto, Japan. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087098v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-Based versus Shift-And-Add constant multipliers for FPGAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">SMURF: Scalar Multiple-precision Unum Risc-V Floating-point Accelerator for Scientific Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH 2019 - 26th IEEE Symposium on Computer Arithmetic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoNGA 2019 - Conference on Next-Generation Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Singapour, Singapore. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3316279.3316280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147078v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posits: the good, the bad and the ugly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Forget</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoNGA 2019 - Conference on Next-Generation Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Singapore, Singapore. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3316279.3316285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959581v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the hardware cost of the posit number system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPL 2019 - 29th International Conference on Field-Programmable Logic and Applications (FPL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. pp.106 - 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130912v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A type-safe arbitrary precision arithmetic portability layer for HLS tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEART 2019 - International Symposium on Highly Efficient Accelerators and Reconfigurable Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nagasaki, Japan. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3337801.3337809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131798v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karatsuba with Rectangular Multipliers for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Kappauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Zipf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2018 - 25th IEEE International Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amherst, United States. pp.13-20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2018.8464809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une architecture minimisant les échanges entre processeur et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Dudermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComPAS 2018 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating the pipeline of arithmetic datapaths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploration architecturale de l'accumulateur de Kulisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Compas'2017 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373937v2</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware support for UNUM floating point arithmetic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automating the pipeline of arithmetic datapaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618698v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging High-Level Synthesis and Application-Specific Arithmetic: The Case Study of Floating-Point Summations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hardware support for UNUM floating point arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Field-Programmable Logic and Applications (FPL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Taormina, Italy. pp.93 - 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME.2017.7974115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373954v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-level synthesis approach optimizing accumulations in floating-point programs using custom formats and operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bridging High-Level Synthesis and Application-Specific Arithmetic: The Case Study of Floating-Point Summations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 25th Annual International Symposium on Field-Programmable Custom Computing Machines (FCCM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th International Conference on Field-Programmable Logic and Applications (FPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2017, Gent, Belgium. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498357v2</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration architecturale de l'accumulateur de Kulisch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A high-level synthesis approach optimizing accumulations in floating-point programs using custom formats and operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compas'2017 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 25th Annual International Symposium on Field-Programmable Custom Computing Machines (FCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Napa, United States. pp.80-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCCM.2017.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131977v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing floating-point logarithms with fixed-point operations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pipeline automatique d’opérateurs dans FloPoCo 5.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2016, Santa Clara, United States</w:t>
+              <w:t xml:space="preserve">COMPAS'2016: Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227877v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipeline automatique d’opérateurs dans FloPoCo 5.0</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Computing floating-point logarithms with fixed-point operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS'2016: Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+              <w:t xml:space="preserve">23rd IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2016, Santa Clara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348007v1</w:t>
+                <w:t xml:space="preserve">hal-01227877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware implementations of fixed-point Atan2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Code generators for mathematical functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matei Istoan</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kupriianova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE Symposium on Computer Arithmetic</w:t>
+              <w:t xml:space="preserve">22d IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091138v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084726v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code generators for mathematical functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hardware implementations of fixed-point Atan2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Lauter</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22d IEEE Symposium on Computer Arithmetic</w:t>
+              <w:t xml:space="preserve">22nd IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084726v2</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-of-Product Architectures Computing Just Right</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albdelbassat Massouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAP - Application-specific Systems, Architectures and Processors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Point Trigonometric Functions on FPGAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'arithmétique sur le tas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Symposium on Highly-Efficient Accelerators and Reconfigurable Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Edimburgh, United Kingdom. pp.1-6</w:t>
+              <w:t xml:space="preserve">Symposium en Architectures nouvelles de machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00802777v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00762990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une matrice reconfigurable pour coprocesseur fortement couplé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fixed-Point Trigonometric Functions on FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Dinechin</w:t>
+                <w:t xml:space="preserve">Guillaume Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium en Architectures nouvelles de machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France</w:t>
+              <w:t xml:space="preserve">Fourth International Symposium on Highly-Efficient Accelerators and Reconfigurable Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Edimburgh, United Kingdom. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00763067v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00802777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic core generation using bit heaps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Conception d'une matrice reconfigurable pour coprocesseur fortement couplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Field Programmable Logic and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Porto, Portugal. pp.1-8</w:t>
+              <w:t xml:space="preserve">Symposium en Architectures nouvelles de machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00738412v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00763067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arithmétique sur le tas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Arithmetic core generation using bit heaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sergent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Illyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium en Architectures nouvelles de machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Field Programmable Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Porto, Portugal. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00762990v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00738412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-based division by small integer constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Stéphane Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Applied Reconﬁgurable Computing (ARC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Hong Kong, Hong Kong SAR China. pp.53-63, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-28365-9_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00642145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">34 Gb/s PDM-QPSK coherent receiver using SiGe ADCs and a single FPGA for digital signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dutisseuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Voicila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Communication Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, nc, United States. pp.OM3H.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00766801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-precision Fused Multiply and Add</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Asilomar Conference on Signals, Systems &amp; Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, United States. pp.165-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00642157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The arithmetic operators you will never see in a microprocessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Tuebingen, Germany. pp.189-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00642164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPGA architecture for solving the Table Maker's Dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Plesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application-Specific Systems, Architectures and Processors (ASAP), 2011 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Santa Monica, United States. pp.187-194, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2011.6043267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00640063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicative square root algorithms for FPGAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A 128-Tap Complex FIR Filter Processing 20 Giga-Samples/s in a Single FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Revy</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Takeugming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">44th Conference on signals, systems and computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00475779v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00542950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of polynomial-based hardware architectures for function evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application-specific Systems, Architectures and Processors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6562,1548 +6657,1665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00470506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code generation for argument filtering and argument reduction in elementary functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiplicative square root algorithms for FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+                <w:t xml:space="preserve">Mioara Maria Joldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pfannholzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Revol</w:t>
+                <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN 2010: 14th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Milano, Italy. pp.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL.2010.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544808v1</w:t>
+                <w:t xml:space="preserve">ensl-00475779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEMA: Towards a Language for Reliable Arithmetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Code generation for argument filtering and argument reduction in elementary functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Théveny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+                <w:t xml:space="preserve">David Pfannholzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mouilleron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Revol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Programming Languages for Mechanized Mathematics Systems (PLMMS 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SCAN 2010: 14th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revol, Nathalie and de Dinechin, Florent and Jeannerod, Claude-Pierre and Lefèvre, Vincent and Louvet, Nicolas and Morin, Sèverine and Nguyen, Hong Diep, Sep 2010, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00542143v1</w:t>
+                <w:t xml:space="preserve">inria-00544808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating-point exponential functions for DSP-enabled FPGAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LEMA: Towards a Language for Reliable Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Théveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mouilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field-Programmable Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Programming Languages for Mechanized Mathematics Systems (PLMMS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.41-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1838599.1838622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00506125v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00542143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipliers for Floating-Point Double Precision and Beyond on FPGAs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Floating-point exponential functions for DSP-enabled FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Tudoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Highly Efficient Accelerators and Reconfigurable Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Field-Programmable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Beijing, China. pp.110-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00475781v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00506125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelined FPGA Adders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multipliers for Floating-Point Double Precision and Beyond on FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Banescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Tudoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Highly Efficient Accelerators and Reconfigurable Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tsukuba, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00475780v2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00475781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient implementation of Parallel BCD Multiplication in LUT-6 FPGAs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pipelined FPGA Adders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 International Conference on Field-Programmable Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Milano, Italy. pp.422-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL.2010.87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00546028v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00475780v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 128-Tap Complex FIR Filter Processing 20 Giga-Samples/s in a Single FPGA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficient implementation of Parallel BCD Multiplication in LUT-6 FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Conference on signals, systems and computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United States</w:t>
+              <w:t xml:space="preserve">2010 International Conference on Field-Programmable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00542950v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00546028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large multipliers with less DSP blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Programmable Logic and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00356421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating high-performance custom floating-point pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Programmable Logic and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00379154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integer and Floating-Point Constant Multipliers for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Application-Specific Systems, Architectures and Processors, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMEC, Jul 2008, Leuven, Belgium. pp.239-244, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2008.4580184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00269219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPGA-specific Approach to Floating-Point Accumulation and Sum-of-Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Creţ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tudoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field-Programmable Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00268348v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Return of the hardware floating-point elementary function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Detrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00117386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic Lowering with Emeraude-MLIR: Bridging Tensor and DSP Kernels to Silicon Datapaths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Floating-Point Datapaths in CIRCT via HAriCo and harico-arith-to-comb Lowering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR IA Embarquée Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Aussois, France. 2026</w:t>
+              <w:t xml:space="preserve">EuroLLVM2026 - 2026 EuroLLVM Developers' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489427v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Multi-Level Arithmetic Optimizations</w:t>
+                <w:t xml:space="preserve">Arithmetic Lowering with Emeraude-MLIR: Bridging Tensor and DSP Kernels to Silicon Datapaths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroLLVM 2025 -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">PEPR IA Embarquée Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Aussois, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063466v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards Multi-Level Arithmetic Optimizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroLLVM 2025 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High-level synthesis and arithmetic optimizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8113,358 +8325,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application-Specific Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2024, 978-3-031-42808-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-42808-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Floating-point Arithmetic (2nd edition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhäuser Basel, pp.1-627, 2018, 978-3319765259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-76526-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhauser Boston, pp.572, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00379167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8474,313 +8686,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Elementary Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicholas Higham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Princeton Companion to Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Princeton University Press, pp.2, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00989001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable arithmetic for HPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wim Vanderbauwhede and Khaled Benkrid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Performance Computing using FPGAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00758377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Wah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Encyclopedia of Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.935-948, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00542215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8790,2968 +9002,2867 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for floating point representation with variable precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 1902386. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Precision Merged Multiplication and Addition Operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2012/175828. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Constant Multipliers: Hardware Models, Optimization Algorithm and Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">KANHard: Training Hardware-Friendly Kolmogorov-Arnold Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510936v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KANHard: Training Hardware-Friendly Kolmogorov-Arnold Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparing posit and IEEE-754 hardware cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388006v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195756v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing posit and IEEE-754 hardware cost</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Design-space exploration for the Kulisch accumulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195756v3</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Level Synthesis Using Application-Specific Arithmetic: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design-space exploration for the Kulisch accumulator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatic generation of hardware FIR filters from a frequency domain specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488916v2</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of hardware FIR filters from a frequency domain specification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On fixed-point hardware polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308377v2</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On fixed-point hardware polynomials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A flexible floating-point logarithm for reconfigurable computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214739v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00506122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible floating-point logarithm for reconfigurable computers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">FPGA-Specific Custom Arithmetic Datapath Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Pasca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00506122v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00542396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-Specific Custom Arithmetic Datapath Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Racines carrées multiplicatives sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Maria Joldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00542396v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00388064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racines carrées multiplicatives sur FPGA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimizing polynomials for floating-point implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00388064v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00260563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing polynomials for floating-point implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generating high-performance arithmetic operators for FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christoph Lauter</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00260563v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00321209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating high-performance arithmetic operators for FPGAs</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+                <w:t xml:space="preserve">FPGA-BASED COMPUTATION OF THE INDUCTANCE OF COILS USED FOR THE MAGNETIC STIMULATION OF THE NERVOUS SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionuţ Trestian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Creţ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Creţ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Văcariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Tudoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00321209v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00169909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When FPGAs are better at floating-point than microprocessors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Detrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Creţ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tudoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00174627v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">ensl-00169909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio DSP to FPGA Compilation: The Syfala Toolchain Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Letz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9507, Univ Lyon, INSA Lyon, Inria, CITI, Grame, Emeraude. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-operand Decimal Adder Trees for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7420, INRIA. 2010, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00526327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEMA: Towards a Language for Reliable Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Théveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7258, INRIA. 2010, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00473767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CR-LIBM A library of correctly rounded elementary functions in double-precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Daramy-Loirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIP,. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01529804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and correctly rounded logarithms in double-precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5682, LIP RR-2005-37, INRIA, LIP. 2005, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted verification of elementary functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5683, INRIA. 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the post-ultimate libm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5367, LIP RR 2004-47, INRIA, LIP. 2004, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast correct rounding of elementary functions in double precision using double-extended arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5137, LIP RR-2004-10, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Order Function Approximation with a Single Small Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Detrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5140, LIP RR-2004-13, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new scheme for table-based evaluation of functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4637, LIP RR-2002-45, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correctly Rounded Exponential Function in Double Precision Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4231, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipartite Tables in JBits for the Evaluation of Functions on FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Detrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4305, LIP RR-2001-44, INRIA, LIP. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Improvements on Multipartite Table Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4059, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Portable Hierarchical Placement for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Mckeever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3776, LIP RR-1999-50, INRIA, LIP. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Price of Routing in FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3772, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Scheduling of Recurrence Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Risset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3282, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11761,105 +11872,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériel et logiciel pour l'évaluation de fonctions numériques : précision, performance et validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Claude Bernard - Lyon I, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00270151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12006,51 +12117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ledoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cochard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64552/wipiec.v11i1.90" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3193206" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040364v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Christ" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Forget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3131405" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423363v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Uguen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lezaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377403" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bruguera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2918447" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561052v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2879432" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402252v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Ugurdag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Serhan Gener" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezer G&#246;ren" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2707488" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatam Abdoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Nikmehr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Movahedinia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-016-0435-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00718637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Echeverria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Lopez-Vallejo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457443.2457447" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00693317v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00610328v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2011.2177706" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00200830v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.128" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00646282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Detrey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.673-698" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-007-0048-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F4C0426C5A9104DC46481CCD0CC315777FF6E40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000007v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.02.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466817v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouarah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;gane Desrentes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04982397v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05139896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04489647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herrou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04240762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#246;ttcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL57034.2022.00018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP54787.2022.00021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Harnisch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03114381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guntoro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de La Parra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Merchant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gustafson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161621v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T Jost" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bocco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316280" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959581v4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316285" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130912v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131798v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337801.3337809" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01773447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gustafsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kappauf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zipf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464809" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959855v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dudermel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Reynaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373937v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618698v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2017.7974115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373954v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498357v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCCM.2017.41" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348007v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084726v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kupriianova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00802777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sergent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00763067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00738412v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Illyes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00762990v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28365-9_5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00766801v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dutisseuil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tanguy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Voicila" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laube" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642157v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642164v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00640063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Plesco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2011.6043267" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475779v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.112" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00470506v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pfannholzer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542143v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouilleron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1838599.1838622" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00506125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475781v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Banescu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudoran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475780v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.87" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546028v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Vazquez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Takeugming" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00356421v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379154v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Klein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00269219v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580184" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00268348v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Cre&#355;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00117386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pujol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063466v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04715553v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42808-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00989001v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00758377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542215v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02169527v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388006v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195756v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502644v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488916v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01308377v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214739v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00506122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00388064v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00260563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00321209v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00174627v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00169909v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; Trestian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cre&#355;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia V&#259;cariu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04099135v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526327v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473767v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070331v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070330v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070636v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071446v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072282v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072577v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Luk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mckeever" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072889v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073406v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270151v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2026.105270" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64552/wipiec.v11i1.90" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3193206" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040364v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Christ" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Forget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3131405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423363v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Uguen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lezaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bruguera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2918447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561052v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2879432" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402252v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Ugurdag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Serhan Gener" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezer G&#246;ren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2707488" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatam Abdoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Nikmehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Movahedinia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-016-0435-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00693317v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00718637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Echeverria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Lopez-Vallejo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457443.2457447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00610328v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2011.2177706" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00200830v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00646282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Detrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.673-698" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-007-0048-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F4C0426C5A9104DC46481CCD0CC315777FF6E40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000007v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.02.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466817v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouarah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04982397v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;gane Desrentes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05139896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04489647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04240762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#246;ttcher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL57034.2022.00018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP54787.2022.00021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Harnisch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03114381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guntoro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de La Parra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Merchant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gustafson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116196" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T Jost" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bocco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087098v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316280" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959581v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316285" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130912v4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131798v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337801.3337809" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01773447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gustafsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kappauf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zipf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464809" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dudermel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Reynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373937v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618698v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2017.7974115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373954v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498357v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCCM.2017.41" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084726v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kupriianova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00762990v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sergent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00802777v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00763067v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00738412v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Illyes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28365-9_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00766801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dutisseuil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tanguy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Voicila" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laube" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642157v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00640063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Plesco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2011.6043267" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Takeugming" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00470506v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475779v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.112" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pfannholzer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouilleron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1838599.1838622" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00506125v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475781v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Banescu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudoran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475780v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.87" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546028v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Vazquez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00356421v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379154v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Klein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00269219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580184" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00268348v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Cre&#355;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00117386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pujol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576131v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131970v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04715553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42808-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00989001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00758377v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02169527v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388006v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195756v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488916v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502644v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01308377v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214739v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00506122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542396v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00388064v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00260563v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00321209v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00169909v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; Trestian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cre&#355;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia V&#259;cariu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00174627v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04099135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526327v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473767v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070330v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070636v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071443v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072577v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072885v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Luk" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mckeever" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072889v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073406v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270151v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>