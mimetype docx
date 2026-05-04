--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -646,235 +646,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423363v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editors Introduction: Special Section on Computer Arithmetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Hardware IIR Filters Computing Just Right: Direct Form I Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Bruguera</w:t>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 68 (7), pp.951-952. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TC.2019.2918447⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 68 (4), pp.597 - 608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2018.2879432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151757v1</w:t>
+                <w:t xml:space="preserve">hal-01561052v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Hardware IIR Filters Computing Just Right: Direct Form I Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matei Istoan</w:t>
+                <w:t xml:space="preserve">Guest Editors Introduction: Special Section on Computer Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Bruguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Hilaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 68 (4), pp.597 - 608. </w:t>
+              <w:t xml:space="preserve">, 2019, 68 (7), pp.951-952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2018.2879432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2019.2918447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561052v3</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware division by small integer constants</w:t>
               </w:r>
@@ -2542,256 +2542,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Fixed-Point Formats Determination for Faust Programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardware-optimal digital FIR filters: one ILP to rule them all and in faithfulness bind them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Herrou</w:t>
+                <w:t xml:space="preserve">Rémi Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Letz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+                <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">2023 Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489647v1</w:t>
+                <w:t xml:space="preserve">hal-04398268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-optimal digital FIR filters: one ILP to rule them all and in faithfulness bind them</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Fixed-Point Formats Determination for Faust Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Herrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Letz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Orlarey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Asilomar, United States</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398268v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Fused Dot Product Add Operators</w:t>
               </w:r>
@@ -2948,235 +2948,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Optimal Squarers for FPGAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-precision logarithmic arithmetic for neural network accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Böttcher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field-Programmable Logic and Applications (FPL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Belfast, United Kingdom. </w:t>
+              <w:t xml:space="preserve">33rd IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2022, Gothenburg, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FPL57034.2022.00018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASAP54787.2022.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922311v1</w:t>
+                <w:t xml:space="preserve">hal-03684585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-precision logarithmic arithmetic for neural network accelerators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Christ</w:t>
+                <w:t xml:space="preserve">Resource Optimal Squarers for FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Böttcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2022, Gothenburg, Sweden. </w:t>
+              <w:t xml:space="preserve">International Conference on Field-Programmable Logic and Applications (FPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belfast, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASAP54787.2022.00021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FPL57034.2022.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684585v1</w:t>
+                <w:t xml:space="preserve">hal-03922311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-source C++20 HLS flow for function evaluation on FPGA and beyond</w:t>
               </w:r>
@@ -3270,64 +3270,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Optimal Truncated Multipliers for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Böttcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3400,51 +3400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3664,51 +3664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2019 - 26th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4360,51 +4360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karatsuba with Rectangular Multipliers for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4605,714 +4605,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration architecturale de l'accumulateur de Kulisch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Uguen</w:t>
+                <w:t xml:space="preserve">Automating the pipeline of arithmetic datapaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compas'2017 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131977v1</w:t>
+                <w:t xml:space="preserve">hal-01373937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating the pipeline of arithmetic datapaths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matei Istoan</w:t>
+                <w:t xml:space="preserve">Hardware support for UNUM floating point arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Taormina, Italy. pp.93 - 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME.2017.7974115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373937v2</w:t>
+                <w:t xml:space="preserve">hal-01618698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware support for UNUM floating point arithmetic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Durand</w:t>
+                <w:t xml:space="preserve">Bridging High-Level Synthesis and Application-Specific Arithmetic: The Case Study of Floating-Point Summations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Field-Programmable Logic and Applications (FPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2017, Gent, Belgium. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRIME.2017.7974115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01618698v1</w:t>
+                <w:t xml:space="preserve">hal-01373954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging High-Level Synthesis and Application-Specific Arithmetic: The Case Study of Floating-Point Summations</w:t>
+                <w:t xml:space="preserve">A high-level synthesis approach optimizing accumulations in floating-point programs using custom formats and operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Field-Programmable Logic and Applications (FPL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 25th Annual International Symposium on Field-Programmable Custom Computing Machines (FCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Napa, United States. pp.80-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCCM.2017.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373954v2</w:t>
+                <w:t xml:space="preserve">hal-01498357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-level synthesis approach optimizing accumulations in floating-point programs using custom formats and operators</w:t>
+                <w:t xml:space="preserve">Exploration architecturale de l'accumulateur de Kulisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 25th Annual International Symposium on Field-Programmable Custom Computing Machines (FCCM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compas'2017 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FCCM.2017.41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01498357v2</w:t>
+                <w:t xml:space="preserve">hal-02131977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipeline automatique d’opérateurs dans FloPoCo 5.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matei Istoan</w:t>
+                <w:t xml:space="preserve">Computing floating-point logarithms with fixed-point operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS'2016: Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+              <w:t xml:space="preserve">23rd IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2016, Santa Clara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348007v1</w:t>
+                <w:t xml:space="preserve">hal-01227877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing floating-point logarithms with fixed-point operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brunie</w:t>
+                <w:t xml:space="preserve">Pipeline automatique d’opérateurs dans FloPoCo 5.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2016, Santa Clara, United States</w:t>
+              <w:t xml:space="preserve">COMPAS'2016: Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227877v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code generators for mathematical functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,51 +5389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware implementations of fixed-point Atan2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5471,51 +5471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-of-Product Architectures Computing Just Right</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albdelbassat Massouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5547,450 +5547,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arithmétique sur le tas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fixed-Point Trigonometric Functions on FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium en Architectures nouvelles de machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France</w:t>
+              <w:t xml:space="preserve">Fourth International Symposium on Highly-Efficient Accelerators and Reconfigurable Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Edimburgh, United Kingdom. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00762990v1</w:t>
+                <w:t xml:space="preserve">ensl-00802777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Point Trigonometric Functions on FPGAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'une matrice reconfigurable pour coprocesseur fortement couplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sergent</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Symposium on Highly-Efficient Accelerators and Reconfigurable Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Edimburgh, United Kingdom. pp.1-6</w:t>
+              <w:t xml:space="preserve">Symposium en Architectures nouvelles de machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00802777v1</w:t>
+                <w:t xml:space="preserve">ensl-00763067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une matrice reconfigurable pour coprocesseur fortement couplé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Arithmetic core generation using bit heaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Illyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium en Architectures nouvelles de machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Field Programmable Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Porto, Portugal. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00763067v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00738412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic core generation using bit heaps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">L'arithmétique sur le tas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sergent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Field Programmable Logic and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Porto, Portugal. pp.1-8</w:t>
+              <w:t xml:space="preserve">Symposium en Architectures nouvelles de machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00738412v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00762990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-based division by small integer constants</w:t>
               </w:r>
@@ -6192,77 +6192,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-precision Fused Multiply and Add</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Asilomar Conference on Signals, Systems &amp; Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, United States. pp.165-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6467,952 +6467,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00640063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 128-Tap Complex FIR Filter Processing 20 Giga-Samples/s in a Single FPGA</w:t>
+                <w:t xml:space="preserve">Code generation for argument filtering and argument reduction in elementary functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honoré Takeugming</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tanguy</w:t>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pfannholzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Conference on signals, systems and computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United States</w:t>
+              <w:t xml:space="preserve">SCAN 2010: 14th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revol, Nathalie and de Dinechin, Florent and Jeannerod, Claude-Pierre and Lefèvre, Vincent and Louvet, Nicolas and Morin, Sèverine and Nguyen, Hong Diep, Sep 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00542950v1</w:t>
+                <w:t xml:space="preserve">inria-00544808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of polynomial-based hardware architectures for function evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LEMA: Towards a Language for Reliable Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Théveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mouilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Application-specific Systems, Architectures and Processors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Programming Languages for Mechanized Mathematics Systems (PLMMS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.41-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1838599.1838622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00470506v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00542143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicative square root algorithms for FPGAs</w:t>
+                <w:t xml:space="preserve">Automatic generation of polynomial-based hardware architectures for function evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mioara Maria Joldes</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Application-specific Systems, Architectures and Processors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00475779v2</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00470506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code generation for argument filtering and argument reduction in elementary functions</w:t>
+                <w:t xml:space="preserve">Multiplicative square root algorithms for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Revol</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Maria Joldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Pasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN 2010: 14th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Milano, Italy. pp.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL.2010.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544808v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00475779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEMA: Towards a Language for Reliable Arithmetic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floating-point exponential functions for DSP-enabled FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Pasca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Programming Languages for Mechanized Mathematics Systems (PLMMS 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Field-Programmable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Beijing, China. pp.110-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00542143v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00506125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating-point exponential functions for DSP-enabled FPGAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multipliers for Floating-Point Double Precision and Beyond on FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Banescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Tudoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field-Programmable Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Beijing, China. pp.110-117</w:t>
+              <w:t xml:space="preserve">Highly Efficient Accelerators and Reconfigurable Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00506125v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00475781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipliers for Floating-Point Double Precision and Beyond on FPGAs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pipelined FPGA Adders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Tudoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Highly Efficient Accelerators and Reconfigurable Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Milano, Italy. pp.422-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL.2010.87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00475781v2</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00475780v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipelined FPGA Adders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient implementation of Parallel BCD Multiplication in LUT-6 FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2010 International Conference on Field-Programmable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00475780v2</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00546028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient implementation of Parallel BCD Multiplication in LUT-6 FPGAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 128-Tap Complex FIR Filter Processing 20 Giga-Samples/s in a Single FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Vazquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+                <w:t xml:space="preserve">Honoré Takeugming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 International Conference on Field-Programmable Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Beijing, China</w:t>
+              <w:t xml:space="preserve">44th Conference on signals, systems and computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00546028v1</w:t>
+                <w:t xml:space="preserve">ensl-00542950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large multipliers with less DSP blocks</w:t>
               </w:r>
@@ -7569,239 +7569,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00379154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer and Floating-Point Constant Multipliers for FPGAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An FPGA-specific Approach to Floating-Point Accumulation and Sum-of-Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Pasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+                <w:t xml:space="preserve">Octavian Creţ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Tudoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Application-Specific Systems, Architectures and Processors, 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Field-Programmable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00269219v1</w:t>
+                <w:t xml:space="preserve">ensl-00268348v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA-specific Approach to Floating-Point Accumulation and Sum-of-Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integer and Floating-Point Constant Multipliers for FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Radu Tudoran</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field-Programmable Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Application-Specific Systems, Architectures and Processors, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMEC, Jul 2008, Leuven, Belgium. pp.239-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2008.4580184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00268348v3</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00269219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Return of the hardware floating-point elementary function</w:t>
               </w:r>
@@ -7908,217 +7908,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating-Point Datapaths in CIRCT via HAriCo and harico-arith-to-comb Lowering</w:t>
+                <w:t xml:space="preserve">Arithmetic Lowering with Emeraude-MLIR: Bridging Tensor and DSP Kernels to Silicon Datapaths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroLLVM2026 - 2026 EuroLLVM Developers' Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">PEPR IA Embarquée Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Aussois, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576131v2</w:t>
+                <w:t xml:space="preserve">hal-05489427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic Lowering with Emeraude-MLIR: Bridging Tensor and DSP Kernels to Silicon Datapaths</w:t>
+                <w:t xml:space="preserve">Floating-Point Datapaths in CIRCT via HAriCo and harico-arith-to-comb Lowering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR IA Embarquée Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Aussois, France. 2026</w:t>
+              <w:t xml:space="preserve">EuroLLVM2026 - 2026 EuroLLVM Developers' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489427v1</w:t>
+                <w:t xml:space="preserve">hal-05576131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Multi-Level Arithmetic Optimizations</w:t>
               </w:r>
@@ -8352,51 +8352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application-Specific Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2024, 978-3-031-42808-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-42808-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8436,90 +8436,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Floating-point Arithmetic (2nd edition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhäuser Basel, pp.1-627, 2018, 978-3319765259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8563,90 +8563,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhauser Boston, pp.572, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -8911,51 +8911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Wah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Encyclopedia of Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.935-948, 2009</w:t>
@@ -9104,157 +9104,277 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Precision Merged Multiplication and Addition Operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2012/175828. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progressive Arithmetic Lowering from Tensor Kernels to Synthesizable Datapaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KANHard: Training Hardware-Friendly Kolmogorov-Arnold Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bouarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9289,73 +9409,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing posit and IEEE-754 hardware cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9377,73 +9497,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195756v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design-space exploration for the Kulisch accumulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9452,73 +9572,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Level Synthesis Using Application-Specific Arithmetic: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9540,298 +9660,298 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of hardware FIR filters from a frequency domain specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On fixed-point hardware polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flexible floating-point logarithm for reconfigurable computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00506122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA-Specific Custom Arithmetic Datapath Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9840,174 +9960,174 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00542396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racines carrées multiplicatives sur FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Maria Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00388064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing polynomials for floating-point implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10016,73 +10136,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00260563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating high-performance arithmetic operators for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10104,769 +10224,769 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00321209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-BASED COMPUTATION OF THE INDUCTANCE OF COILS USED FOR THE MAGNETIC STIMULATION OF THE NERVOUS SYSTEM</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">When FPGAs are better at floating-point than microprocessors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Detrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Creţ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Tudoran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionuţ Trestian</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">ensl-00169909v1</w:t>
+                <w:t xml:space="preserve">ensl-00174627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When FPGAs are better at floating-point than microprocessors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">FPGA-BASED COMPUTATION OF THE INDUCTANCE OF COILS USED FOR THE MAGNETIC STIMULATION OF THE NERVOUS SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionuţ Trestian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Creţ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Creţ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Văcariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tudoran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00174627v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00169909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio DSP to FPGA Compilation: The Syfala Toolchain Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Letz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9507, Univ Lyon, INSA Lyon, Inria, CITI, Grame, Emeraude. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-operand Decimal Adder Trees for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7420, INRIA. 2010, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00526327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEMA: Towards a Language for Reliable Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Théveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7258, INRIA. 2010, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00473767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CR-LIBM A library of correctly rounded elementary functions in double-precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Daramy-Loirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIP,. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01529804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and correctly rounded logarithms in double-precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10892,73 +11012,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5682, LIP RR-2005-37, INRIA, LIP. 2005, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted verification of elementary functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10980,337 +11100,337 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5683, INRIA. 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the post-ultimate libm</w:t>
+                <w:t xml:space="preserve">Fast correct rounding of elementary functions in double precision using double-extended arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5367, LIP RR 2004-47, INRIA, LIP. 2004, pp.18</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5137, LIP RR-2004-10, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070636v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast correct rounding of elementary functions in double precision using double-extended arithmetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second Order Function Approximation with a Single Small Multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Detrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5137, LIP RR-2004-10, INRIA, LIP. 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5140, LIP RR-2004-13, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071446v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Order Function Approximation with a Single Small Multiplication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the post-ultimate libm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5140, LIP RR-2004-13, INRIA, LIP. 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5367, LIP RR 2004-47, INRIA, LIP. 2004, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071443v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new scheme for table-based evaluation of functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11322,87 +11442,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4637, LIP RR-2002-45, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correctly Rounded Exponential Function in Double Precision Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11414,73 +11534,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4231, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipartite Tables in JBits for the Evaluation of Functions on FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Detrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11493,73 +11613,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4305, LIP RR-2001-44, INRIA, LIP. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Improvements on Multipartite Table Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11572,297 +11692,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4059, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Portable Hierarchical Placement for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Luk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Mckeever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3776, LIP RR-1999-50, INRIA, LIP. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Price of Routing in FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3772, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Scheduling of Recurrence Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Risset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3282, INRIA. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11872,105 +11992,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériel et logiciel pour l'évaluation de fonctions numériques : précision, performance et validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Claude Bernard - Lyon I, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00270151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12117,51 +12237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2026.105270" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64552/wipiec.v11i1.90" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3193206" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040364v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Christ" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Forget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3131405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423363v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Uguen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lezaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bruguera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2918447" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561052v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2879432" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402252v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Ugurdag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Serhan Gener" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezer G&#246;ren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2707488" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatam Abdoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Nikmehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Movahedinia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-016-0435-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00693317v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00718637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Echeverria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Lopez-Vallejo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457443.2457447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00610328v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2011.2177706" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00200830v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00646282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Detrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.673-698" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-007-0048-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F4C0426C5A9104DC46481CCD0CC315777FF6E40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000007v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.02.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466817v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouarah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04982397v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;gane Desrentes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05139896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04489647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04240762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#246;ttcher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL57034.2022.00018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP54787.2022.00021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Harnisch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03114381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guntoro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de La Parra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Merchant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gustafson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116196" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T Jost" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bocco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087098v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316280" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959581v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316285" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130912v4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131798v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337801.3337809" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01773447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gustafsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kappauf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zipf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464809" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dudermel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Reynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373937v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618698v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2017.7974115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373954v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498357v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCCM.2017.41" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348007v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084726v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kupriianova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00762990v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sergent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00802777v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00763067v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00738412v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Illyes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28365-9_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00766801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dutisseuil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tanguy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Voicila" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laube" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642157v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00640063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Plesco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2011.6043267" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Takeugming" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00470506v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475779v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.112" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pfannholzer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouilleron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1838599.1838622" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00506125v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475781v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Banescu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudoran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475780v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.87" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546028v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Vazquez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00356421v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379154v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Klein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00269219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580184" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00268348v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Cre&#355;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00117386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pujol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576131v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489427v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131970v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04715553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42808-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00989001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00758377v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02169527v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388006v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195756v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488916v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502644v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01308377v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214739v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00506122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542396v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00388064v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00260563v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00321209v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00169909v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; Trestian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cre&#355;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia V&#259;cariu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00174627v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04099135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526327v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473767v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070330v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070636v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071443v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072577v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072885v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Luk" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mckeever" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072889v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073406v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270151v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2026.105270" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64552/wipiec.v11i1.90" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3193206" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040364v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Christ" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Forget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3131405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423363v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Uguen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lezaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561052v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2879432" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bruguera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2918447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402252v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Ugurdag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Serhan Gener" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezer G&#246;ren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2707488" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatam Abdoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Nikmehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Movahedinia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-016-0435-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00693317v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00718637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Echeverria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Lopez-Vallejo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457443.2457447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00610328v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2011.2177706" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00200830v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00646282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Detrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.673-698" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-007-0048-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F4C0426C5A9104DC46481CCD0CC315777FF6E40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000007v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.02.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466817v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouarah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04982397v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;gane Desrentes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05139896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04489647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herrou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04240762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP54787.2022.00021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#246;ttcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL57034.2022.00018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Harnisch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03114381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guntoro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de La Parra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Merchant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gustafson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116196" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T Jost" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bocco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087098v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316280" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959581v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316285" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130912v4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131798v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337801.3337809" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01773447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gustafsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kappauf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zipf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464809" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dudermel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Reynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373937v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2017.7974115" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373954v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498357v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCCM.2017.41" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084726v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kupriianova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00802777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sergent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00763067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00738412v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Illyes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00762990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28365-9_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00766801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dutisseuil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tanguy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Voicila" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laube" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642157v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00640063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Plesco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2011.6043267" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pfannholzer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouilleron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1838599.1838622" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00470506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475779v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.112" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00506125v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475781v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Banescu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudoran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475780v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.87" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Vazquez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Takeugming" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00356421v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379154v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Klein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00268348v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Cre&#355;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00269219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580184" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00117386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pujol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489427v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576131v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131970v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04715553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42808-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00989001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00758377v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02169527v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195756v3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488916v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502644v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01308377v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00506122v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00388064v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00260563v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00321209v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00174627v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00169909v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; Trestian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cre&#355;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia V&#259;cariu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04099135v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526327v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473767v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070331v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070330v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071443v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070636v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072282v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072885v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Luk" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mckeever" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072889v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073406v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270151v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>