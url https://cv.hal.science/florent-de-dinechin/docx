--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1101,252 +1101,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Ziv's rounding test</w:t>
+                <w:t xml:space="preserve">Floating-Point Exponentiation Units for Reconfigurable Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Lauter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+                <w:t xml:space="preserve">Pedro Echeverria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Torres</w:t>
+                <w:t xml:space="preserve">Marisa Lopez-Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.4:1--4:15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2457443.2457447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00693317v2</w:t>
+                <w:t xml:space="preserve">ensl-00718637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating-Point Exponentiation Units for Reconfigurable Computing</w:t>
+                <w:t xml:space="preserve">On Ziv's rounding test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Pasca</w:t>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Reconfigurable Technology and Systems (TRETS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (4), pp.26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00718637v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00693317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication by rational constants</w:t>
               </w:r>
@@ -1423,51 +1423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying the floating-point implementation of an elementary function using Gappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1527,51 +1527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Custom Arithmetic Data Paths with FloPoCo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Design &amp; Test</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28, pp.18-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1816,51 +1816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (1), pp.85-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2201,299 +2201,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Word Decomposition in a Combined FP16, BF16 and FP32 Dot Product Add Operator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
+                <w:t xml:space="preserve">Hardware Fixed-Point 2D and 3D norms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH 2025 - IEEE 32nd International Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, El-Paso, Texas, United States</w:t>
+              <w:t xml:space="preserve">32nd IEEE International Symposium on Computer Arithmetic - ARITH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, El Paso, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982397v2</w:t>
+                <w:t xml:space="preserve">hal-04986776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Fixed-Point 2D and 3D norms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bouarah</w:t>
+                <w:t xml:space="preserve">Reciprocal Square Root Accelerated Using Hardware and Software Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orégane Desrentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE International Symposium on Computer Arithmetic - ARITH 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, El Paso, Texas, United States</w:t>
+              <w:t xml:space="preserve">RAIM Meeting 2025: 16th Rencontres de l'Arithmétique en Informatique Mathématique – A Tribute to Jean-Michel Muller</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986776v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal Square Root Accelerated Using Hardware and Software Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Double-Word Decomposition in a Combined FP16, BF16 and FP32 Dot Product Add Operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orégane Desrentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIM Meeting 2025: 16th Rencontres de l'Arithmétique en Informatique Mathématique – A Tribute to Jean-Michel Muller</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">ARITH 2025 - IEEE 32nd International Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, El-Paso, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461486v1</w:t>
+                <w:t xml:space="preserve">hal-04982397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RETROSPECTIVE: Table-based polynomials for fast hardware function evaluation</w:t>
               </w:r>
@@ -2777,64 +2777,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Fused Dot Product Add Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orégane Desrentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2872,51 +2872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using integer linear programming for correctly rounded multipartite architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orégane Desrentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2948,235 +2948,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-precision logarithmic arithmetic for neural network accelerators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Christ</w:t>
+                <w:t xml:space="preserve">Resource Optimal Squarers for FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Böttcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2022, Gothenburg, Sweden. </w:t>
+              <w:t xml:space="preserve">International Conference on Field-Programmable Logic and Applications (FPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belfast, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASAP54787.2022.00021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FPL57034.2022.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684585v1</w:t>
+                <w:t xml:space="preserve">hal-03922311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Optimal Squarers for FPGAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-precision logarithmic arithmetic for neural network accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Böttcher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field-Programmable Logic and Applications (FPL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Belfast, United Kingdom. </w:t>
+              <w:t xml:space="preserve">33rd IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2022, Gothenburg, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FPL57034.2022.00018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASAP54787.2022.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922311v1</w:t>
+                <w:t xml:space="preserve">hal-03684585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-source C++20 HLS flow for function evaluation on FPGA and beyond</w:t>
               </w:r>
@@ -3270,51 +3270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Optimal Truncated Multipliers for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Böttcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3619,433 +3619,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-Based versus Shift-And-Add constant multipliers for FPGAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable Precision Floating-Point RISC-V Coprocessor Evaluation using Lightweight Software and Compiler Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago T Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH 2019 - 26th IEEE Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.1-8</w:t>
+              <w:t xml:space="preserve">CARRV 2019 - Third Workshop on Computer Architecture Research with RISC-V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Phoenix, AZ, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147078v1</w:t>
+                <w:t xml:space="preserve">hal-02161621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Precision Floating-Point RISC-V Coprocessor Evaluation using Lightweight Software and Compiler Support</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reflections on 10 years of FloPoCo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARRV 2019 - Third Workshop on Computer Architecture Research with RISC-V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Phoenix, AZ, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">ARITH 2019 - 26th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, kyoto, Japan. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161621v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on 10 years of FloPoCo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMURF: Scalar Multiple-precision Unum Risc-V Floating-point Accelerator for Scientific Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH 2019 - 26th IEEE Symposium on Computer Arithmetic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoNGA 2019 - Conference on Next-Generation Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Singapour, Singapore. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3316279.3316280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161527v1</w:t>
+                <w:t xml:space="preserve">hal-02087098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMURF: Scalar Multiple-precision Unum Risc-V Floating-point Accelerator for Scientific Computing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table-Based versus Shift-And-Add constant multipliers for FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNGA 2019 - Conference on Next-Generation Arithmetic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARITH 2019 - 26th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3316279.3316280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02087098v1</w:t>
+                <w:t xml:space="preserve">hal-02147078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posits: the good, the bad and the ugly</w:t>
               </w:r>
@@ -4693,64 +4693,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware support for UNUM floating point arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5262,217 +5262,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code generators for mathematical functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardware implementations of fixed-point Atan2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Lauter</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22d IEEE Symposium on Computer Arithmetic</w:t>
+              <w:t xml:space="preserve">22nd IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084726v2</w:t>
+                <w:t xml:space="preserve">hal-01091138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware implementations of fixed-point Atan2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Code generators for mathematical functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matei Istoan</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kupriianova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE Symposium on Computer Arithmetic</w:t>
+              <w:t xml:space="preserve">22d IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091138v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084726v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sum-of-Product Architectures Computing Just Right</w:t>
               </w:r>
@@ -6382,51 +6382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Plesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6575,416 +6575,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEMA: Towards a Language for Reliable Arithmetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic generation of polynomial-based hardware architectures for function evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mioara Joldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Pasca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Programming Languages for Mechanized Mathematics Systems (PLMMS 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Application-specific Systems, Architectures and Processors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00542143v1</w:t>
+                <w:t xml:space="preserve">ensl-00470506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of polynomial-based hardware architectures for function evaluation</w:t>
+                <w:t xml:space="preserve">Multiplicative square root algorithms for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Maria Joldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Application-specific Systems, Architectures and Processors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Milano, Italy. pp.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL.2010.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00470506v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00475779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicative square root algorithms for FPGAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LEMA: Towards a Language for Reliable Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Théveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Pasca</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Revy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Mouilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Milano, Italy. pp.14, </w:t>
+              <w:t xml:space="preserve">International Workshop on Programming Languages for Mechanized Mathematics Systems (PLMMS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.41-52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FPL.2010.112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1838599.1838622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00475779v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00542143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating-point exponential functions for DSP-enabled FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Field-Programmable Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Beijing, China. pp.110-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7035,51 +7035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Banescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tudoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7143,51 +7143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Field Programmable Logic and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Milano, Italy. pp.422-427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7411,51 +7411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large multipliers with less DSP blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Programmable Logic and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7506,51 +7506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Programmable Logic and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7569,239 +7569,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00379154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA-specific Approach to Floating-Point Accumulation and Sum-of-Products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integer and Floating-Point Constant Multipliers for FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Radu Tudoran</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field-Programmable Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Application-Specific Systems, Architectures and Processors, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMEC, Jul 2008, Leuven, Belgium. pp.239-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2008.4580184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00268348v3</w:t>
+                <w:t xml:space="preserve">ensl-00269219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer and Floating-Point Constant Multipliers for FPGAs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An FPGA-specific Approach to Floating-Point Accumulation and Sum-of-Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Pasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Creţ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Tudoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Application-Specific Systems, Architectures and Processors, 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Field-Programmable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00269219v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00268348v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Return of the hardware floating-point elementary function</w:t>
               </w:r>
@@ -8475,51 +8475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhäuser Basel, pp.1-627, 2018, 978-3319765259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8563,90 +8563,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhauser Boston, pp.572, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -8799,51 +8799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable arithmetic for HPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wim Vanderbauwhede and Khaled Benkrid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Performance Computing using FPGAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2013</w:t>
@@ -9016,64 +9016,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for floating point representation with variable precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9527,190 +9527,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195756v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design-space exploration for the Kulisch accumulator</w:t>
+                <w:t xml:space="preserve">High-Level Synthesis Using Application-Specific Arithmetic: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488916v2</w:t>
+                <w:t xml:space="preserve">hal-01502644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Synthesis Using Application-Specific Arithmetic: A Case Study</w:t>
+                <w:t xml:space="preserve">Design-space exploration for the Kulisch accumulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502644v1</w:t>
+                <w:t xml:space="preserve">hal-01488916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of hardware FIR filters from a frequency domain specification</w:t>
               </w:r>
@@ -9735,51 +9735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9934,51 +9934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA-Specific Custom Arithmetic Datapath Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10009,77 +10009,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racines carrées multiplicatives sur FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Maria Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10110,51 +10110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing polynomials for floating-point implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10198,51 +10198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10286,51 +10286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Detrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Creţ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tudoran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10374,51 +10374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA-BASED COMPUTATION OF THE INDUCTANCE OF COILS USED FOR THE MAGNETIC STIMULATION OF THE NERVOUS SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionuţ Trestian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Creţ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Creţ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10712,103 +10712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEMA: Towards a Language for Reliable Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Théveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mouilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7258, INRIA. 2010, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10969,51 +10969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and correctly rounded logarithms in double-precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11061,51 +11061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisted verification of elementary functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11162,51 +11162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5137, LIP RR-2004-10, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12237,51 +12237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2026.105270" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64552/wipiec.v11i1.90" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3193206" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040364v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Christ" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Forget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3131405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423363v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Uguen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lezaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561052v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2879432" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bruguera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2918447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402252v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Ugurdag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Serhan Gener" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezer G&#246;ren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2707488" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatam Abdoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Nikmehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Movahedinia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-016-0435-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00693317v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00718637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Echeverria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Lopez-Vallejo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457443.2457447" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00610328v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2011.2177706" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00200830v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00646282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Detrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.673-698" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-007-0048-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F4C0426C5A9104DC46481CCD0CC315777FF6E40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000007v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.02.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466817v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouarah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04982397v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;gane Desrentes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461486v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05139896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04489647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herrou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04240762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP54787.2022.00021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#246;ttcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL57034.2022.00018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Harnisch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03114381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guntoro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de La Parra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Merchant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gustafson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116196" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T Jost" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bocco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087098v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316280" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959581v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316285" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130912v4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131798v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337801.3337809" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01773447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gustafsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kappauf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zipf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464809" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dudermel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Reynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373937v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2017.7974115" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373954v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498357v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCCM.2017.41" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084726v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kupriianova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00802777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sergent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00763067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00738412v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Illyes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00762990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28365-9_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00766801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dutisseuil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tanguy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Voicila" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laube" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642157v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00640063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Plesco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2011.6043267" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pfannholzer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouilleron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1838599.1838622" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00470506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475779v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.112" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00506125v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475781v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Banescu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudoran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475780v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.87" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Vazquez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Takeugming" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00356421v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379154v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Klein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00268348v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Cre&#355;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00269219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580184" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00117386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pujol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489427v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576131v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131970v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04715553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42808-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00989001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00758377v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02169527v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195756v3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488916v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502644v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01308377v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00506122v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00388064v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00260563v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00321209v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00174627v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00169909v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; Trestian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cre&#355;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia V&#259;cariu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04099135v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526327v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473767v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070331v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070330v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071443v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070636v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072282v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072885v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Luk" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mckeever" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072889v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073406v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270151v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ledoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2026.105270" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64552/wipiec.v11i1.90" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3193206" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040364v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Christ" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Forget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2021.3131405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423363v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Uguen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lezaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01561052v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hilaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2018.2879432" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bruguera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2918447" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402252v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Ugurdag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Serhan Gener" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezer G&#246;ren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-St&#233;phane Didier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2707488" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatam Abdoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Nikmehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Movahedinia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-016-0435-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00718637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Echeverria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Lopez-Vallejo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457443.2457447" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00693317v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00610328v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2011.2177706" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00200830v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00646282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Detrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.673-698" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-007-0048-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F4C0426C5A9104DC46481CCD0CC315777FF6E40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000007v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542213v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.02.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466817v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouarah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;gane Desrentes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04982397v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05139896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04398268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kumm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04489647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herrou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04240762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03844218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03922311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#246;ttcher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL57034.2022.00018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684585v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP54787.2022.00021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03684757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Harnisch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03114381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guntoro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia de La Parra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Merchant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gustafson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116196" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago T Jost" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bocco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316280" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02147078v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959581v4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316285" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02130912v4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131798v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337801.3337809" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01773447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gustafsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kappauf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zipf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464809" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dudermel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Reynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373937v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2017.7974115" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373954v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498357v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCCM.2017.41" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084726v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kupriianova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00802777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sergent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00763067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00738412v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Illyes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00762990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28365-9_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00766801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dutisseuil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tanguy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Voicila" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laube" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642157v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00642164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00640063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Plesco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2011.6043267" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pfannholzer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00470506v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475779v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.112" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542143v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mouilleron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1838599.1838622" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00506125v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475781v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Banescu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudoran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475780v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2010.87" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Vazquez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Takeugming" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00356421v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379154v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Klein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00269219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580184" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00268348v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Cre&#355;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00117386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pujol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489427v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576131v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131970v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04715553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42808-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00989001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00758377v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02169527v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195756v3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502644v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488916v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01308377v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00506122v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00388064v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00260563v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00321209v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00174627v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00169909v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; Trestian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cre&#355;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia V&#259;cariu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04099135v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526327v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473767v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070331v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070330v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071443v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070636v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072282v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072885v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Luk" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mckeever" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072889v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073406v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270151v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>