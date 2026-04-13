--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,11827 +234,11559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic biomarkers related to cardiac disease in childhood cancer survivors: a case-control study</w:t>
+                <w:t xml:space="preserve">Disease-free survival as surrogate for overall survival in esophageal cancer: An individual patient data meta-analysis of neoadjuvant chemotherapy and chemoradiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïla Aba</w:t>
+                <w:t xml:space="preserve">Nicolas Cabrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Le Teuff</w:t>
+                <w:t xml:space="preserve">Maurice Cheugoua-Zanetsie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Fresneau</w:t>
+                <w:t xml:space="preserve">Jayne Tierney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Koscielny</w:t>
+                <w:t xml:space="preserve">Pierre Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaima Belhechmi</w:t>
+                <w:t xml:space="preserve">Matthew Nankivell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.115292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299948v1</w:t>
+                <w:t xml:space="preserve">hal-05029227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation doses to the breast and predicted breast cancer risk among patients treated for Hodgkin lymphoma with modern radiotherapy</w:t>
+                <w:t xml:space="preserve">Transcriptomic biomarkers related to cardiac disease in childhood cancer survivors: a case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Roberti</w:t>
+                <w:t xml:space="preserve">Naïla Aba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola S Russell</w:t>
+                <w:t xml:space="preserve">Gwénaël Le Teuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth M Pfeiffer</w:t>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge M Krul</w:t>
+                <w:t xml:space="preserve">Serge Koscielny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Shaima Belhechmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2024.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953950v1</w:t>
+                <w:t xml:space="preserve">hal-05299948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms in circadian rhythm genes and the risk of differentiated thyroid cancer</w:t>
+                <w:t xml:space="preserve">Radiation doses to the breast and predicted breast cancer risk among patients treated for Hodgkin lymphoma with modern radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takiy-Eddine Berrandou</w:t>
+                <w:t xml:space="preserve">Sander Roberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cordina-Duverger</w:t>
+                <w:t xml:space="preserve">Nicola S Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mulot</w:t>
+                <w:t xml:space="preserve">Ruth M Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+                <w:t xml:space="preserve">Inge M Krul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Schvartz</w:t>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2025.1539090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2024.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237173v1</w:t>
+                <w:t xml:space="preserve">hal-04953950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Zossou et al. Radiomics-Based Classification of Tumor and Healthy Liver on Computed Tomography Images. Cancers 2024, 16, 1158</w:t>
+                <w:t xml:space="preserve">Polymorphisms in circadian rhythm genes and the risk of differentiated thyroid cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent-Béni Sèna Zossou</w:t>
+                <w:t xml:space="preserve">Takiy-Eddine Berrandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t>
+                <w:t xml:space="preserve">Emilie Cordina-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Biaou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Claire Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Schvartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers17061021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2025.1539090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033767v1</w:t>
+                <w:t xml:space="preserve">hal-05237173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation in Focus: Does Variation in C-Reactive Protein Predict CoronaryCalcification After Breast Radiotherapy?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Zossou et al. Radiomics-Based Classification of Tumor and Healthy Liver on Computed Tomography Images. Cancers 2024, 16, 1158</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+                <w:t xml:space="preserve">Vincent-Béni Sèna Zossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ferrières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Tarlet</w:t>
+                <w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+                <w:t xml:space="preserve">Olivier Biaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: CardioOncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2025.05.001⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.1021-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers17061021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158281v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of genetic biomarkers on cardiac diseases in childhood cancer survivors: a systematic review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflammation in Focus: Does Variation in C-Reactive Protein Predict CoronaryCalcification After Breast Radiotherapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Morel</w:t>
+                <w:t xml:space="preserve">Médéa Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Fresneau</w:t>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41397-025-00369-y⟩</w:t>
+              <w:t xml:space="preserve">JACC: CardioOncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), pp.445 - 447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2025.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05106174v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early breast cancer treatment and cardiac events : a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofia Rivera</w:t>
+                <w:t xml:space="preserve">Influence of genetic biomarkers on cardiac diseases in childhood cancer survivors: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïla Aba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ederhy</w:t>
+                <w:t xml:space="preserve">Claire Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Gueiderikh</w:t>
+                <w:t xml:space="preserve">Eric Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Lamrani-Ghaouti</w:t>
+                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Pharmacogenomics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clbc.2025.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41397-025-00369-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059756v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05106174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of DICOM extraction and Structuration Toolkit (DEST) for automated extraction and structuration of radiotherapy data for large-scale analysis</w:t>
+                <w:t xml:space="preserve">Early breast cancer treatment and cardiac events : a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
+                <w:t xml:space="preserve">Nicolas Meillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Hady Balde</w:t>
+                <w:t xml:space="preserve">Sofia Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duyen Do</w:t>
+                <w:t xml:space="preserve">Stéphane Ederhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Letort</w:t>
+                <w:t xml:space="preserve">Anna Gueiderikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ménard</w:t>
+                <w:t xml:space="preserve">Assia Lamrani-Ghaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 140, pp.105215. </w:t>
+              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.105215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clbc.2025.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545334v1</w:t>
+                <w:t xml:space="preserve">hal-05059756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the right to be forgotten for childhood or breast cancer survivors: results of a quasi-experimental study in France</w:t>
+                <w:t xml:space="preserve">Validation of DICOM extraction and Structuration Toolkit (DEST) for automated extraction and structuration of radiotherapy data for large-scale analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tienhan Sandrine Dabakuyo Yonli</w:t>
+                <w:t xml:space="preserve">Mamadou Hady Balde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerline Assogba</w:t>
+                <w:t xml:space="preserve">Duyen Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Haddy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11764-025-01830-4⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 140, pp.105215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.105215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109463v1</w:t>
+                <w:t xml:space="preserve">hal-05545334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease-free survival as surrogate for overall survival in esophageal cancer: An individual patient data meta-analysis of neoadjuvant chemotherapy and chemoradiotherapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of the right to be forgotten for childhood or breast cancer survivors: results of a quasi-experimental study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Cheugoua-Zanetsie</w:t>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayne Tierney</w:t>
+                <w:t xml:space="preserve">Tienhan Sandrine Dabakuyo Yonli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Thirion</w:t>
+                <w:t xml:space="preserve">Emerline Assogba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Nankivell</w:t>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 218, </w:t>
+              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.115292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11764-025-01830-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029227v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative Absolute Risk of Subsequent Colorectal Cancer After Abdominopelvic Radiotherapy Among Childhood Cancer Survivors: A PanCareSurFup Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Risk of Second Malignant Neoplasm after Childhood Cancer Treatment: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Heymer</w:t>
+                <w:t xml:space="preserve">Filippo Rosselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïla Aba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Jóźwiak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Baraah Al Ahmad Nachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.23.00452⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (8), pp.999-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-24-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04434260v1</w:t>
+                <w:t xml:space="preserve">hal-04754207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very long-term outcomes of pediatric patients treated for optic pathway gliomas : A longitudinal cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cumulative Absolute Risk of Subsequent Colorectal Cancer After Abdominopelvic Radiotherapy Among Childhood Cancer Survivors: A PanCareSurFup Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Heymer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jóźwiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Morin</w:t>
+                <w:t xml:space="preserve">Leontien Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rivollet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dufour</w:t>
+                <w:t xml:space="preserve">David Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noae045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (3), pp.336 - 347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.23.00452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724535v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04434260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Risk of Second Malignant Neoplasm after Childhood Cancer Treatment: A Systematic Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Fresneau</w:t>
+                <w:t xml:space="preserve">Very long-term outcomes of pediatric patients treated for optic pathway gliomas : A longitudinal cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rivollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Rosselli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naïla Aba</w:t>
+                <w:t xml:space="preserve">Chiraz Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baraah Al Ahmad Nachar</w:t>
+                <w:t xml:space="preserve">Christelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (8), pp.999-1011. </w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (7), pp.1310-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-24-0010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noae045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754207v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced lung injury after breast cancer treatment: incidence in the CANTO-RT cohort and associated clinical and dosimetric risk factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The risk of valvular heart disease in the French Childhood Cancer Survivors’ Study: Contribution of dose-volume histogram parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sarrade</w:t>
+                <w:t xml:space="preserve">Stefania Chounta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youlia M. Kirova</w:t>
+                <w:t xml:space="preserve">Sarah Lemler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte de la Lande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1199043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.109479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195134v1</w:t>
+                <w:t xml:space="preserve">hal-04069277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors of long‐term follow‐up attendance in very long‐term childhood cancer survivors</w:t>
+                <w:t xml:space="preserve">Risk of subsequent primary lymphoma in a cohort of 69,460 five-year survivors of childhood and adolescent cancer in Europe: The PanCareSurFup study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
+                <w:t xml:space="preserve">Isabelle M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Milcent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+                <w:t xml:space="preserve">Ceren Sunguc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
+                <w:t xml:space="preserve">Emma J. Heymer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jop C. Teepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/CNCR.34944⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 129 (3), pp.426-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cncr.34561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185472v1</w:t>
+                <w:t xml:space="preserve">hal-04122464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosiomics-Based Prediction of Radiation-Induced Valvulopathy after Childhood Cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
+                <w:t xml:space="preserve">Radiation-induced lung injury after breast cancer treatment: incidence in the CANTO-RT cohort and associated clinical and dosimetric risk factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gueiderikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
+                <w:t xml:space="preserve">Thomas Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duyen Thi Do</w:t>
+                <w:t xml:space="preserve">Youlia M. Kirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte de la Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15123107⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1199043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191649v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of subsequent primary oral cancer in a cohort of 69,460 5-year survivors of childhood and adolescent cancer in Europe: the PanCareSurFup study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk Factors for Primary Bone Cancer After Childhood Cancer: A PanCare Childhood and Adolescent Cancer Survivor Care and Follow-Up Studies Nested Case-Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike M. Hawkins</w:t>
+                <w:t xml:space="preserve">Raoul Reulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L. Winter</w:t>
+                <w:t xml:space="preserve">Ibrahim Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle M. Dudley</w:t>
+                <w:t xml:space="preserve">Cristina Veres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma J. Heymer</w:t>
+                <w:t xml:space="preserve">Damien Llanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (1), pp.80-90. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (21), pp.3735-3746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41416-022-02016-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/JCO.22.02045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122356v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04438098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Participant Data Network Meta-Analysis of Neoadjuvant Chemotherapy or Chemoradiotherapy in Esophageal or Gastroesophageal Junction Carcinoma</w:t>
+                <w:t xml:space="preserve">The effect of thyroid dysfunction on breast cancer risk: an updated meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Faron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthew Nankivell</w:t>
+                <w:t xml:space="preserve">Thi-Van-Trinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cari Meinhold Kitahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.22.02279⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/ERC-22-0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250829v1</w:t>
+                <w:t xml:space="preserve">hal-04250931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors for Primary Bone Cancer After Childhood Cancer: A PanCare Childhood and Adolescent Cancer Survivor Care and Follow-Up Studies Nested Case-Control Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation exposure and leukaemia risk among cohorts of persons exposed to low and moderate doses of external ionising radiation in childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Llanas</w:t>
+                <w:t xml:space="preserve">Mark P. Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wakeford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia B. Zablotska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Borrego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith T. Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.22.02045⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-023-02387-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04438098v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of thyroid dysfunction on breast cancer risk: an updated meta-analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Multi-Morbidity and Risk of Breast Cancer among Women in the UK Biobank Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Boutron-Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige Marie Yvanne Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/ERC-22-0155⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15041165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250931v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation exposure and leukaemia risk among cohorts of persons exposed to low and moderate doses of external ionising radiation in childhood</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subsequent female breast cancer risk associated with anthracycline chemotherapy for childhood cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Borrego</w:t>
+                <w:t xml:space="preserve">Yuehan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith T. Griffin</w:t>
+                <w:t xml:space="preserve">Cećile M. Ronckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Elizabeth van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaya S. Moskowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy M. Leisenring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-023-02387-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (9), pp.2268-2277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-023-02514-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194842v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Morbidity and Risk of Breast Cancer among Women in the UK Biobank Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Neige Marie Yvanne Journy</w:t>
+                <w:t xml:space="preserve">Predictive factors of long‐term follow‐up attendance in very long‐term childhood cancer survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15041165⟩</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/CNCR.34944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069317v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsequent female breast cancer risk associated with anthracycline chemotherapy for childhood cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flora Elizabeth van Leeuwen</w:t>
+                <w:t xml:space="preserve">Dosiomics-Based Prediction of Radiation-Induced Valvulopathy after Childhood Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Chounta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaya S. Moskowitz</w:t>
+                <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy M. Leisenring</w:t>
+                <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyen Thi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-023-02514-1⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15123107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229501v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance after childhood cancer: are survivors with an increased risk for cardiomyopathy regularly followed-up?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Imène Mansouri</w:t>
+                <w:t xml:space="preserve">Risk of subsequent primary oral cancer in a cohort of 69,460 5-year survivors of childhood and adolescent cancer in Europe: the PanCareSurFup study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceren Sunguc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike M. Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma J. Heymer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-023-02400-0⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 128 (1), pp.80-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-022-02016-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194849v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic factors for differentiated thyroid cancer in French Polynesia : new candidate loci</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual Participant Data Network Meta-Analysis of Neoadjuvant Chemotherapy or Chemoradiotherapy in Esophageal or Gastroesophageal Junction Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc E. Haber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ory</w:t>
+                <w:t xml:space="preserve">Matthieu Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cheugoua-Zanetsie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayne Tierney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Nankivell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcmedi/pbad015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (28), pp.4535-4547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.22.02279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191730v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of Renal or Urinary Related Hospitalization in Survivors of Childhood Cancer: Results from the French Childhood Cancer Survivor Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Surveillance after childhood cancer: are survivors with an increased risk for cardiomyopathy regularly followed-up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Mansouri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-22-0925⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-023-02400-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107728v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors for Heart Failure among Pan-European Childhood Cancer Survivors: A PanCareSurFup and ProCardio Cohort and Nested Case-Control Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bagnasco</w:t>
+                <w:t xml:space="preserve">Risk of Renal or Urinary Related Hospitalization in Survivors of Childhood Cancer: Results from the French Childhood Cancer Survivor Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Vu-Bezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.21.02944⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (4), pp.572-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-22-0925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122483v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess healthcare expenditure in adults treated for solid cancer in childhood: a cohort study in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Surun</w:t>
+                <w:t xml:space="preserve">Genetic factors for differentiated thyroid cancer in French Polynesia : new candidate loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc E. Haber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rachedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10198-023-01606-6⟩</w:t>
+              <w:t xml:space="preserve">Precision Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (2), pbad015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcmedi/pbad015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250874v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Shared Genetic Risk Factors Between Parkinson's Disease and Cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Martin Iles</w:t>
+                <w:t xml:space="preserve">Risk Factors for Heart Failure among Pan-European Childhood Cancer Survivors: A PanCareSurFup and ProCardio Cohort and Nested Case-Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmée C. de Baat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A.M. Feijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul C. Reulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bagnasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.29337⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.21.02944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233303v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Development of Atherosclerotic Plaques in the Coronary Arteries after Radiotherapy for Breast Cancer (BACCARAT Study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Panh</w:t>
+                <w:t xml:space="preserve">Excess healthcare expenditure in adults treated for solid cancer in childhood: a cohort study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Panjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Surun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcdd10070299⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-023-01606-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191607v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical models for external photon beam radiotherapy out-of-field dose calculation: a scoping review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Investigation of Shared Genetic Risk Factors Between Parkinson's Disease and Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Anne Lucotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Domenighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew H. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Martin Iles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1197079⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (4), pp.604-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.29337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250884v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for obesity in adulthood among survivors of childhood cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Early Development of Atherosclerotic Plaques in the Coronary Arteries after Radiotherapy for Breast Cancer (BACCARAT Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.23784⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (7), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcdd10070299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191500v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between genetically elevated polyunsaturated fatty acids and risk of cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven J. Gallinger</w:t>
+                <w:t xml:space="preserve">Analytical models for external photon beam radiotherapy out-of-field dose calculation: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Benzazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Kermenguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104510⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1197079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106353v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risk of valvular heart disease in the French Childhood Cancer Survivors’ Study: Contribution of dose-volume histogram parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Risk factors for obesity in adulthood among survivors of childhood cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chappat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Imène Mansouri</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.109479⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (7), pp.1942-1952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.23784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069277v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of subsequent primary lymphoma in a cohort of 69,460 five-year survivors of childhood and adolescent cancer in Europe: The PanCareSurFup study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David L. Winter</w:t>
+                <w:t xml:space="preserve">The association between genetically elevated polyunsaturated fatty acids and risk of cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan L. Tintle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terri Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iona Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Andrew Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jop C. Teepen</w:t>
+                <w:t xml:space="preserve">Steven J. Gallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 129 (3), pp.426-440. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cncr.34561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122464v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perceptions and health care use in the era of the COVID-19 pandemic in adults treated for childhood cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Coronary Artery Calcification Progression over Two Years in Breast Cancer Patients Treated with Radiation Therapy: Association with Cardiac Exposure (BACCARAT Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Janah</w:t>
+                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Clavel</w:t>
+                <w:t xml:space="preserve">Medea Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-022-07035-0⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (23), pp.5724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14235724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04438518v1</w:t>
+                <w:t xml:space="preserve">hal-04020953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted dietary inflammatory index and differentiated thyroid carcinoma risk in two French population-based case–control studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Psychological Consequences of the COVID-19 Pandemic in Adults Treated for Childhood Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Janah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+                <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Laouali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Souchard</w:t>
+                <w:t xml:space="preserve">Jacqueline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-021-02721-x⟩</w:t>
+              <w:t xml:space="preserve">Current Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), pp.4104-4116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/curroncol29060327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604073v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort profile: Risk and risk factors for female breast cancer after treatment for childhood and adolescent cancer: an internationally pooled cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wendy Leisenring</w:t>
+                <w:t xml:space="preserve">Risk perceptions and health care use in the era of the COVID-19 pandemic in adults treated for childhood cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Janah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-065910⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (7), pp.6263 - 6271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-022-07035-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250957v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04438518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary cardioprotection with dexrazoxane in patients with childhood cancer who are expected to receive anthracyclines: recommendations from the International Late Effects of Childhood Cancer Guideline Harmonization Group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Ehrhardt</w:t>
+                <w:t xml:space="preserve">Adapted dietary inflammatory index and differentiated thyroid carcinoma risk in two French population-based case–control studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Laouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Hajji-Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Souchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-4642(22)00239-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (2), pp.1097-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-021-02721-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250950v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term hospitalisations in survivors of paediatric solid tumours in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Majorie Boussac</w:t>
+                <w:t xml:space="preserve">Cohort profile: Risk and risk factors for female breast cancer after treatment for childhood and adolescent cancer: an internationally pooled cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leontien Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Leisenring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-22689-w⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.e065910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-065910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888885v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer risk among thyroid cancer survivors and the role of I-131 treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bardet</w:t>
+                <w:t xml:space="preserve">Primary cardioprotection with dexrazoxane in patients with childhood cancer who are expected to receive anthracyclines: recommendations from the International Late Effects of Childhood Cancer Guideline Harmonization Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmée de Baat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira van Dalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-022-01982-5⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (12), pp.885-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-4642(22)00239-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04438463v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health care expenditures among long-term survivors of pediatric solid tumors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Long-term hospitalisations in survivors of paediatric solid tumours in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majorie Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267317⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-22689-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772582v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of repeated brain MRI on chromosomal damage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Martins</w:t>
+                <w:t xml:space="preserve">Breast cancer risk among thyroid cancer survivors and the role of I-131 treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Van-Trinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Andruccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology Experimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41747-022-00264-2⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (12), pp.2118-2124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-022-01982-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599454v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04438463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiotherapy-Related Dose and Irradiated Volume Effects on Breast Cancer Risk Among Hodgkin Lymphoma Survivors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Health care expenditures among long-term survivors of pediatric solid tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jnci/djac125⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (5), pp.1013-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250964v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooled Analysis of Meningioma Risk Following Treatment for Childhood Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Neige Journy</w:t>
+                <w:t xml:space="preserve">The effects of repeated brain MRI on chromosomal damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Herate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ricoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaoncol.2022.4425⟩</w:t>
+              <w:t xml:space="preserve">European Radiology Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41747-022-00264-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250945v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for identifying chronic kidney disease in the French national health insurance claims database</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Radiotherapy-Related Dose and Irradiated Volume Effects on Breast Cancer Risk Among Hodgkin Lymphoma Survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Roberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ronckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Krul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.03.003⟩</w:t>
+              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (9), pp.1270-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnci/djac125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717166v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Coronary Artery Calcification Progression over Two Years in Breast Cancer Patients Treated with Radiation Therapy: Association with Cardiac Exposure (BACCARAT Study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Medea Locquet</w:t>
+                <w:t xml:space="preserve">Pooled Analysis of Meningioma Risk Following Treatment for Childhood Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Withrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14235724⟩</w:t>
+              <w:t xml:space="preserve">JAMA oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaoncol.2022.4425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020953v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psychological Consequences of the COVID-19 Pandemic in Adults Treated for Childhood Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Clavel</w:t>
+                <w:t xml:space="preserve">An algorithm for identifying chronic kidney disease in the French national health insurance claims database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (6), pp.4104-4116. </w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.255-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/curroncol29060327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030757v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking and cannabis use among childhood cancer survivors: Results of the french childhood cancer survivor study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Assessment of Workplace Radiation Exposure in Diagnostic X-ray Medical Imaging Centres in Benin from 2019 to 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pinto</w:t>
+                <w:t xml:space="preserve">Arnaud A. Gbetchedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auŕelie Mayet</w:t>
+                <w:t xml:space="preserve">Hubert C. Hounsossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joeffrey Marchi</w:t>
+                <w:t xml:space="preserve">Gilles D. Houndetoungan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertin A. Gbaguidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0193⟩</w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (8), pp.988-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxab046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434963v1</w:t>
+                <w:t xml:space="preserve">hal-03434958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid Doses to French Polynesians Resulting from Atmospheric Nuclear Weapons Tests: Estimates Based on Radiation Measurements and Population Lifestyle Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Drozdovitch</w:t>
+                <w:t xml:space="preserve">Smoking and cannabis use among childhood cancer survivors: Results of the french childhood cancer survivor study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Bouville</w:t>
+                <w:t xml:space="preserve">Sandrine Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Taquet</w:t>
+                <w:t xml:space="preserve">Auŕelie Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tetuaura Tetuanui</w:t>
+                <w:t xml:space="preserve">Joeffrey Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001262⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (10), pp.1965-1973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080079v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive effects of low dose of ionizing radiation – Lessons learned and research gaps from epidemiological and biological studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thyroid Doses to French Polynesians Resulting from Atmospheric Nuclear Weapons Tests: Estimates Based on Radiation Measurements and Population Lifestyle Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Drozdovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Pasqual</w:t>
+                <w:t xml:space="preserve">André Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boussin</w:t>
+                <w:t xml:space="preserve">Marc Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitry Bazyka</w:t>
+                <w:t xml:space="preserve">J. Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvid Nordenskjold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michiko Yamada</w:t>
+                <w:t xml:space="preserve">Tetuaura Tetuanui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106295⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120 (1), pp.34-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374108v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of DNA Repair Variants and Diagnostic Radiology Exams in Differentiated Thyroid Cancer Risk: A Pooled Analysis of Two Case–Control Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Lesueur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cordina-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (6), pp.1208-1217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-20-1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiethnic genome-wide association study of differentiated thyroid cancer in the EPITHYR consortium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Emmanuel Sugier</w:t>
+                <w:t xml:space="preserve">Cognitive effects of low dose of ionizing radiation – Lessons learned and research gaps from epidemiological and biological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pasqual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Guibon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constance Xhaard</w:t>
+                <w:t xml:space="preserve">François Boussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Bazyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvid Nordenskjold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiko Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.33488⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.106295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288145v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene network and biological pathways associated with susceptibility to differentiated thyroid carcinoma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Multiethnic genome-wide association study of differentiated thyroid cancer in the EPITHYR consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Lonjou</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.8932. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148 (12), pp.2935-2946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88253-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.33488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243030v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-mapping of two differentiated thyroid carcinoma susceptibility loci at 2q35 and 8p12 in Europeans, Melanesians and Polynesians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Gene network and biological pathways associated with susceptibility to differentiated thyroid carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Om Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boland-Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lonjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.27888⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.8932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88253-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378212v1</w:t>
+                <w:t xml:space="preserve">hal-03243030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of Workplace Radiation Exposure in Diagnostic X-ray Medical Imaging Centres in Benin from 2019 to 2020</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert C. Hounsossou</w:t>
+                <w:t xml:space="preserve">Fine-mapping of two differentiated thyroid carcinoma susceptibility loci at 2q35 and 8p12 in Europeans, Melanesians and Polynesians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Om Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles D. Houndetoungan</w:t>
+                <w:t xml:space="preserve">Mojgan Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertin A. Gbaguidi</w:t>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65 (8), pp.988-997. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.493-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxab046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.27888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434958v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying clusters of health risk behaviors and their predictors in adult survivors of childhood cancer: A report from the French Childhood Cancer Survivor Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thyroid dysfunction and cancer incidence: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Van-Trinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige Journy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cari Kitahara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.5470⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (4), pp.245-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/ERC-19-0417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984270v1</w:t>
+                <w:t xml:space="preserve">hal-04406249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of occupational radiation individual dose monitoring among healthcare workers exposed in Africa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Identifying clusters of health risk behaviors and their predictors in adult survivors of childhood cancer: A report from the French Childhood Cancer Survivor Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert C. Hounsossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Haddy</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auŕelie Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeffrey Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (10), pp.1595-1603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.5470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/aba402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03109168v1</w:t>
+                <w:t xml:space="preserve">hal-02984270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends and Outcomes with Kidney Failure from Antineoplastic Treatments and Urinary Tract Cancer in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+                <w:t xml:space="preserve">A systematic review of occupational radiation individual dose monitoring among healthcare workers exposed in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Gbetchedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles D. Houndetoungan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert C. Hounsossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Snanoudj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+                <w:t xml:space="preserve">Neige M.Y. Journy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.10230819⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.R141-R150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/aba402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565719v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid dysfunction and cancer incidence: a systematic review and meta-analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Trends and Outcomes with Kidney Failure from Antineoplastic Treatments and Urinary Tract Cancer in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
+                <w:t xml:space="preserve">Renaud Snanoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cari Kitahara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (4), pp.245-259. </w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.484-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/ERC-19-0417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2215/CJN.10230819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406249v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Essential Trace Elements Dietary Exposure in French Polynesia: Intake Assessment, Nail Bio Monitoring and Thyroid Cancer Risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Genetic susceptibility to radiation-related differentiated thyroid cancers: a systematic review of literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yen Ren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constance Xhaard</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste C Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Leufroy</w:t>
+                <w:t xml:space="preserve">Sylvie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Côte</w:t>
+                <w:t xml:space="preserve">Martin Schlumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (2), pp.355-367. </w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.R583-R596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31557/APJCP.2019.20.2.355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/ERC-19-0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064336v1</w:t>
+                <w:t xml:space="preserve">hal-02399482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior and Food Consumption Pattern of the French Polynesian Population in the 1960s –1970s</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Gardon</w:t>
+                <w:t xml:space="preserve">Risk of subsequent primary leukaemias among 69,460 five-year survivors of childhood cancer diagnosed from 1940 to 2008 in Europe: A cohort study within PanCareSurFup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setcheou Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike M. Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe J. Bright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda M. Fidler-Benaoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31557/APJCP.2019.20.12.3667⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.71 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428862v1</w:t>
+                <w:t xml:space="preserve">hal-03480680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic susceptibility to radiation-related differentiated thyroid cancers: a systematic review of literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Non-Essential Trace Elements Dietary Exposure in French Polynesia: Intake Assessment, Nail Bio Monitoring and Thyroid Cancer Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin Schlumberger</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Leufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/ERC-19-0321⟩</w:t>
+              <w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.355-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31557/APJCP.2019.20.2.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399482v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of subsequent primary leukaemias among 69,460 five-year survivors of childhood cancer diagnosed from 1940 to 2008 in Europe: A cohort study within PanCareSurFup</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David L. Winter</w:t>
+                <w:t xml:space="preserve">Behavior and Food Consumption Pattern of the French Polynesian Population in the 1960s –1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Drozdovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetuaura Tetuanui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 117, pp.71 - 83. </w:t>
+              <w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (12), pp.3667-3677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31557/APJCP.2019.20.12.3667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480680v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of subsequent primary leukaemias among 69,460 five-year survivors of childhood cancer diagnosed from 1940 to 2008 in Europe: A cohort study within PanCareSurFup</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Risk of subsequent colorectal cancers after a solid tumor in childhood: Effects of radiation therapy and chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Winter</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Vu-Bezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.05.013⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (2), pp.e27495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pbc.27495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04434214v1</w:t>
+                <w:t xml:space="preserve">inserm-04439303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of subsequent colorectal cancers after a solid tumor in childhood: Effects of radiation therapy and chemotherapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Fresneau</w:t>
+                <w:t xml:space="preserve">Dietary habits during the 2 months following the Chernobyl accident and differentiated thyroid cancer risk in a population-based case–control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Souchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (2), pp.e27495. </w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52, pp.142 - 147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pbc.27495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04439303v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary habits during the 2 months following the Chernobyl accident and differentiated thyroid cancer risk in a population-based case–control study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Souchard</w:t>
+                <w:t xml:space="preserve">The right to be forgotten: a change in access to insurance and loans after childhood cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yan Ren</w:t>
+                <w:t xml:space="preserve">Dominique Valteau-Couanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2017.12.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.431-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11764-017-0600-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043749v1</w:t>
+                <w:t xml:space="preserve">hal-03268141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The right to be forgotten: a change in access to insurance and loans after childhood cancer?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Fresneau</w:t>
+                <w:t xml:space="preserve">Schizophrenia-spectrum patients treated with long-acting injectable risperidone in real-life clinical settings: functional recovery in remitted versus stable, non-remitted patients (the EVeREST prospective observational cohort study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Giraud-Baro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Valteau-Couanet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo P Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11764-017-0600-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-016-0712-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268141v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02062074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schizophrenia-spectrum patients treated with long-acting injectable risperidone in real-life clinical settings: functional recovery in remitted versus stable, non-remitted patients (the EVeREST prospective observational cohort study)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Nucleoshuttling of the ATM Protein in the Healthy Tissues Response to Radiation Therapy: Toward a Molecular Classification of Human Radiosensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo P Garay</w:t>
+                <w:t xml:space="preserve">Adeline Granzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Obeid</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Amine Benadjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vogin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie L. Ferlazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-016-0712-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (3), pp.450--460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2015.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02062074v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Nucleoshuttling of the ATM Protein in the Healthy Tissues Response to Radiation Therapy: Toward a Molecular Classification of Human Radiosensitivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+                <w:t xml:space="preserve">Risk of second bone sarcoma following childhood cancer: role of radiation therapy treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Benadjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Devic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie L. Ferlazzo</w:t>
+                <w:t xml:space="preserve">Enora Cléro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2015.11.013⟩</w:t>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00411-013-0510-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275547v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00935692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovarian reserve after treatment with alkylating agents during childhood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Updated relevance of mammographic screening modalities in women previously treated with chest irradiation for Hodgkin disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Thomas-Teinturier</w:t>
+                <w:t xml:space="preserve">Alain Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Sétchéou Allodji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Odile Oberlin</w:t>
+                <w:t xml:space="preserve">Mathilde Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Devic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dev060⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 265 (3), pp.669-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.12120794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311289v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of second bone sarcoma following childhood cancer: role of radiation therapy treatment.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Breast cancer following radiotherapy for a hemangioma during childhood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeddahir Mousannif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (11), pp.1807-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10552-010-9607-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00411-013-0510-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00935692v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00609937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated relevance of mammographic screening modalities in women previously treated with chest irradiation for Hodgkin disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thyroid volume measurement in external beam radiotherapy patients using CT imaging: correlation with clinical and anthropometric characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Veres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Jérôme-Philippe Garsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Noel</w:t>
+                <w:t xml:space="preserve">Frédéric Pouzoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Charlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Devic</w:t>
+                <w:t xml:space="preserve">François Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 265 (3), pp.669-676. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (21), pp.N507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1148/radiol.12120794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/21/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762942v1</w:t>
+                <w:t xml:space="preserve">inserm-01174281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer following radiotherapy for a hemangioma during childhood.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Thyroid adenomas and carcinomas following radiotherapy for a hemangioma during infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tianarimanana Andriamboavonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeddahir Mousannif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10552-010-9607-5⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93 (2), pp.377-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2009.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00609937v1</w:t>
+                <w:t xml:space="preserve">inserm-00460601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid volume measurement in external beam radiotherapy patients using CT imaging: correlation with clinical and anthropometric characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Veres</w:t>
+                <w:t xml:space="preserve">Menstrual and reproductive factors in the risk of differentiated thyroid carcinoma in native women in French Polynesia: a population-based case-control study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme-Philippe Garsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Rubino</w:t>
+                <w:t xml:space="preserve">Frédérique Rachédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pouzoulet</w:t>
+                <w:t xml:space="preserve">Jean-Louis Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bidault</w:t>
+                <w:t xml:space="preserve">Joseph Sebbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (21), pp.N507. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 167 (2), pp.219-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/21/⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwm288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01174281v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid adenomas and carcinomas following radiotherapy for a hemangioma during infancy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk of a second malignant neoplasm after cancer in childhood treated with radiotherapy: correlation with the integral dose restricted to the irradiated fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianarimanana Andriamboavonjy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdeddahir Mousannif</w:t>
+                <w:t xml:space="preserve">F. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akthar Samand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2009.05.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (3), pp.908-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2007.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00460601v1</w:t>
+                <w:t xml:space="preserve">hal-00492540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menstrual and reproductive factors in the risk of differentiated thyroid carcinoma in native women in French Polynesia: a population-based case-control study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treatment-adjusted predisposition to second malignant neoplasms after a solid cancer in childhood: a case-control study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Doyon</w:t>
+                <w:t xml:space="preserve">Sylvie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Rachédi</w:t>
+                <w:t xml:space="preserve">Mike Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Boissin</w:t>
+                <w:t xml:space="preserve">Akhtar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Sebbag</w:t>
+                <w:t xml:space="preserve">Catherine Guibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 167 (2), pp.219-229. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (19), pp.2833-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwm288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2006.09.6719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274702v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of a second malignant neoplasm after cancer in childhood treated with radiotherapy: correlation with the integral dose restricted to the irradiated fields.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concomitant chemo-radiotherapy and local dose of radiation as risk factors for second malignant neoplasms after solid cancer in childhood: A case-control study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nguyen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Akthar Shamsaldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akthar Samand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2007.10.034⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120, pp.96-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.22197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492540v1</w:t>
+                <w:t xml:space="preserve">inserm-00122281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment-adjusted predisposition to second malignant neoplasms after a solid cancer in childhood: a case-control study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (19), pp.2833-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1200/JCO.2006.09.6719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177210v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant chemo-radiotherapy and local dose of radiation as risk factors for second malignant neoplasms after solid cancer in childhood: A case-control study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation dose and long term risk of cardiac pathology following radiotherapy and anthracyclin for a childhood cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Guérin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">François Pein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akthar Shamsaldin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.22197⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (1), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2006.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00122281v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment-adjusted predisposition to second malignant neoplasms after a solid cancer in childhood: a case-control study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
+                <w:t xml:space="preserve">Role of radiotherapy and chemotherapy in the risk of secondary leukaemia after a solid tumour in childhood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cécile Le Deley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhtar Samand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guérin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (16), pp.2757-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2006.05.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO.2006.09.6719⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00177215v1</w:t>
+                <w:t xml:space="preserve">hal-00176662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of radiotherapy and chemotherapy in the risk of secondary leukaemia after a solid tumour in childhood.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Haddy</w:t>
+                <w:t xml:space="preserve">Malignant breast tumors after radiotherapy for a first cancer during childhood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cécile Le Deley</w:t>
+                <w:t xml:space="preserve">Elisabeth Adjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akthar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akhtar Samand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Guérin</w:t>
+                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42 (16), pp.2757-64. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (1), pp.197-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2006.05.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2005.06.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176662v1</w:t>
+                <w:t xml:space="preserve">hal-00177211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation dose and long term risk of cardiac pathology following radiotherapy and anthracyclin for a childhood cancer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer mortality during the 1968-1994 period in a mining area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Guldner</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.297-301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00176656v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00117195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer mortality during the 1968-1994 period in a mining area in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">Cancer mortality after radiotherapy for a skin hemangioma during childhood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhtar Shamsaldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72, pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2004.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00117195v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00117150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malignant breast tumors after radiotherapy for a first cancer during childhood.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Radiation dose, chemotherapy and risk of soft tissue sarcoma after solid tumours during childhood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Menu-Branthomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhtar Shamsaldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.2005.06.225⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 110, pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.20002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177211v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00117148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation dose, chemotherapy and risk of soft tissue sarcoma after solid tumours during childhood.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Long-term risk of second malignant neoplasms after neuroblastoma in childhood: role of treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Adjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar Shamsaldin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 110, pp.87-93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.20002⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 107, pp.791-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.11455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...267 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00117144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12064,147 +11796,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale association analysis identified novel differentiated thyroid carcinoma risk loci by integrating transcriptome and proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">See Hyun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazdan Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojgan Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12214,552 +11946,552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated thyroid cancers in French Polynesia: Role of nuclear tests.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cancer therapy-related cardiac dysfunction (CTRCD) after radiation therapy for breast cancer: Results of the French BACCARAT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medea Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setcheou Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques de la Société Française de Radioprotection (SFRP) sur l’Iode dans tous ses états</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Printemps de la cardiologie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France. pp.S161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2024.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525971v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer therapy-related cardiac dysfunction (CTRCD) after radiation therapy for breast cancer: Results of the French BACCARAT study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiated thyroid cancers in French Polynesia: Role of nuclear tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéa Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V. Drozdovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la cardiologie 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées techniques de la Société Française de Radioprotection (SFRP) sur l’Iode dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFRP, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232628v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Development of Atherosclerotic Plaques in the Coronary Arteries after Radiotherapy for Breast Cancer (BACCARAT Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K.F. Honaryar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JESFC 2024 - 34èmes Journées Européennes de la Société Française de Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFC – Société Française de Cardiologie, Jan 2024, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.10.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case-control study to identify potential genetic biomarkers related to cardiac diseases occurrence in childhood cancer survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïla Aba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaima Belhechmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de La Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème conférence francophone d’EPIdémiologie CLINique (EPICLIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nancy, France. pp.101634, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2023.101634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12769,654 +12501,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rare variants involved in the risk of second cancer following radiotherapy and chemotherapy treatment of pediatric cancers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A case-control study to identify potential genetic biomarkers related to cardiac diseases occurrence in childhood cancer survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïla Aba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaima Belhechmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Boris Schwartz</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème conférence francophone d’EPIdémiologie CLINique (EPICLIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, NANCY, France</w:t>
+              <w:t xml:space="preserve">International Society of Radiation Epidemiology and Dosimetry 2023 (ISORED 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488101v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rare variants involved in the risk of second cancer following radiotherapy and chemotherapy treatment of pediatric cancers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">High-dimensional selection in a matched case-control study: cardiotoxicity in childhood cancer survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïla Aba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaima Belhechmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Boris Schwartz</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setcheou Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koscielny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Radiation Epidemiology and Dosimetry (ISORED) - 1st meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain</w:t>
+              <w:t xml:space="preserve">44th Annual Conference of the International Society for Clinical Biostatistics 2023 (ISCB44)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488114v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional selection in a matched case-control study: cardiotoxicity in childhood cancer survivors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification of rare variants involved in the risk of second cancer following radiotherapy and chemotherapy treatment of pediatric cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Koscielny</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rosselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Vu-Bezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual Conference of the International Society for Clinical Biostatistics 2023 (ISCB44)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Milan, Italy</w:t>
+              <w:t xml:space="preserve">International Society of Radiation Epidemiology and Dosimetry (ISORED) - 1st meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483936v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case-control study to identify potential genetic biomarkers related to cardiac diseases occurrence in childhood cancer survivors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification of rare variants involved in the risk of second cancer following radiotherapy and chemotherapy treatment of pediatric cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ariane Jolly</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rosselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Vu-Bezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Radiation Epidemiology and Dosimetry 2023 (ISORED 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">17ème conférence francophone d’EPIdémiologie CLINique (EPICLIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483893v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Cardiac Risk After a Second Malignant Neoplasm Among Childhood Cancer Survivors, a FCCSS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neige Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Waikoloa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13426,365 +13158,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais nucléaires et santé : Conséquences en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Derradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inserm (dir.). Essais nucléaires et santé - Conséquences en Polynésie française. Collection Expertise collective. Montrouge : EDP Sciences, 2021., Institut national de la santé et de la recherche médicale (INSERM). 2021, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / XIII-600 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03384821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer et environnement : expertise collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2008, XVII - 889 p., illustrations, figures, tableaux, graphiques et cartes, références bibliographiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des conséquences sanitaires de la pollution d'origine industrielle de la région de Salsigne (Aude) : Enquête de mortalité par cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fréry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau national de santé publique. 1998, 24 p. et Annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13794,144 +13526,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPIDEMIOLOGIE DE LA RADIOCARCINOGENESE Dossier de candidature à l'habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X I Septembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Gustave Roussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Sud, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04249889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId489"/>
+      <w:footerReference w:type="default" r:id="rId479"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14078,51 +13810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapeyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Aba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Teuff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fresneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koscielny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Belhechmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Roberti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Russell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Pfeiffer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge M Krul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.12.016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237173v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takiy-Eddine Berrandou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cordina-Duverger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mulot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schvartz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2025.1539090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-B&#233;ni S&#232;na Zossou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Hou&#233;hanou Rodrigue Gnangnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biaou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue S. Allodji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17061021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;a Locquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jimenez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapeyre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2025.05.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05106174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41397-025-00369-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meillan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rivera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ederhy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gueiderikh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamrani-Ghaouti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2025.03.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hady Balde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Do" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;nard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105215" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo Yonli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerline Assogba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-025-01830-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cheugoua-Zanetsie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Tierney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thirion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nankivell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115292" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04434260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heymer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontien Kremer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Winter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.23.00452" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abbou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Fayech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rosselli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraah Al Ahmad Nachar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-24-0010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarrade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlia M. Kirova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de la Lande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1199043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chounta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Thi Do" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15123107" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Sunguc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike M. Hawkins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Winter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Dudley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Heymer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-02016-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250829v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02279" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Reulen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Diallo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Llanas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Trinh Tran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari Meinhold Kitahara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leenhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0155" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Little" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wakeford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia B. Zablotska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borrego" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith T. Griffin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02387-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Marie Yvanne Journy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041165" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehan Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#263;ile M. Ronckers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Elizabeth van Leeuwen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaya S. Moskowitz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Leisenring" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02514-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194849v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02400-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191730v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Zidane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Haber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rachedi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ory" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcmedi/pbad015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107728v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schwartz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Vu-Bezin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice C. Fresneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-22-0925" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;e C. de Baat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A.M. Feijen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul C. Reulen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnasco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.21.02944" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250874v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Surun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-023-01606-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233303v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Anne Lucotte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Domenighetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew H. Law" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Martin Iles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29337" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Panh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10070299" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benzazon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colnot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Kermenguy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Achkar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1197079" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delacourt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El-Fayech" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23784" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106353v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan L. Tintle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri Rice" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Cheng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew Jenkins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Gallinger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104510" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109479" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jop C. Teepen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.34561" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438518v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Clavel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07035-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604073v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hajji-Louati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Paquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02721-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250957v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora van Leeuwen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Armstrong" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leisenring" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-065910" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250950v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;e de Baat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira van Dalen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Mulder" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hudson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ehrhardt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(22)00239-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majorie Boussac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22689-w" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438463v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rubino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Andruccioli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bardet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-01982-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772582v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267317" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Herate" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Brochard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ricoul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Martins" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-022-00264-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ronckers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Krul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djac125" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250945v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Withrow" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Anderson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hawkins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2022.4425" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717166v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020953v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Locquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14235724" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030757v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol29060327" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434963v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#341;elie Mayet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Marchi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0193" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03080079v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Drozdovitch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouville" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetuaura Tetuanui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001262" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374108v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pasqual" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boussin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Bazyka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Nordenskjold" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Yamada" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106295" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lesueur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-20-1142" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288145v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guibon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33488" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243030v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Kulkarni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Aug&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88253-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378212v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Karimi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27888" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434958v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Gbetchedji" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert C. Hounsossou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D. Houndetoungan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin A. Gbaguidi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxab046" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984270v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5470" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109168v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige M.Y. Journy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aba402" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565719v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Snanoudj" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.10230819" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406249v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari Kitahara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-19-0417" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064336v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Ren" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leufroy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C&#244;te" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.2.355" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428862v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.12.3667" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399482v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste C Cazier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevillard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlumberger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-19-0321" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480680v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setcheou Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe J. Bright" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda M. Fidler-Benaoudia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.05.013" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04434214v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hawkins" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bright" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Fidler-Benaoudia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04439303v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.27495" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043749v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maillard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ren" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.12.015" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268141v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valteau-Couanet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0600-9" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02062074v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giraud-Baro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dassa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P Garay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Obeid" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-016-0712-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275547v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granzotto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L. Ferlazzo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2015.11.013" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311289v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas-Teinturier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue S&#233;tch&#233;ou Allodji" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Svetlova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Frey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Oberlin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dev060" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935692v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Cl&#233;ro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-013-0510-9" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762942v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charlot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12120794" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00609937v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Dondon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paoletti" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeddahir Mousannif" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-010-9607-5" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5FMVRDB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01174281v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Philippe Garsi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouzoulet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bidault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/21/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00460601v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianarimanana Andriamboavonjy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2009.05.011" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RNPT7C9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274702v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brindel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Doyon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rach&#233;di" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boissin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sebbag" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwm288" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492540v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akthar Samand" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.10.034" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177210v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Shamsaldin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guibout" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2006.09.6719" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122281v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akthar Shamsaldin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.22197" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177215v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176662v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Le Deley" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Samand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2006.05.034" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJFR0F3N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176656v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pein" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2006.08.020" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNXZJD6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117195v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177211v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Adjadj" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2005.06.225" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117148v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Menu-Branthomme" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Hawkins" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20002" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117150v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2004.03.011" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117144v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.11455" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297682v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Hyun Park" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Asgari" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525971v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Drozdovitch" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05232628v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.002" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236034v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.F. Honaryar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.200" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483857v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jolly" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101634" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488101v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488114v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483936v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483893v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488310v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Charrier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384821v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Derradji" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570675v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benhamou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859228v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249889v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Paris" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X I Septembre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Institut Gustave Roussy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapeyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabrit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cheugoua-Zanetsie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Tierney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thirion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nankivell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Aba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Teuff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fresneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koscielny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Belhechmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf617" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Roberti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Russell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Pfeiffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge M Krul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.12.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takiy-Eddine Berrandou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cordina-Duverger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mulot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schvartz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2025.1539090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-B&#233;ni S&#232;na Zossou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Hou&#233;hanou Rodrigue Gnangnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biaou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue S. Allodji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17061021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;a Locquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jimenez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapeyre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2025.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05106174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41397-025-00369-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meillan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rivera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ederhy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gueiderikh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamrani-Ghaouti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2025.03.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hady Balde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Do" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;nard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo Yonli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerline Assogba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-025-01830-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rosselli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraah Al Ahmad Nachar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-24-0010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04434260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heymer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontien Kremer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Winter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.23.00452" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abbou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Fayech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chounta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109479" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122464v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Dudley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Sunguc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Heymer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Winter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jop C. Teepen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.34561" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlia M. Kirova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de la Lande" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1199043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Reulen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Diallo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Llanas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02045" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Trinh Tran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari Meinhold Kitahara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leenhardt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194842v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Little" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wakeford" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia B. Zablotska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borrego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith T. Griffin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02387-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Marie Yvanne Journy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041165" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehan Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#263;ile M. Ronckers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Elizabeth van Leeuwen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaya S. Moskowitz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Leisenring" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02514-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Thi Do" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15123107" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike M. Hawkins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-02016-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250829v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02279" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02400-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schwartz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Vu-Bezin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice C. Fresneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-22-0925" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Zidane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Haber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rachedi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ory" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcmedi/pbad015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;e C. de Baat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A.M. Feijen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul C. Reulen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnasco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.21.02944" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250874v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Surun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-023-01606-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Anne Lucotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Domenighetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew H. Law" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Martin Iles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29337" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191607v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Panh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10070299" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benzazon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colnot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Kermenguy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Achkar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1197079" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191500v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delacourt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El-Fayech" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23784" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan L. Tintle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri Rice" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Cheng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew Jenkins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Gallinger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104510" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Locquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14235724" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030757v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Clavel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol29060327" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07035-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604073v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hajji-Louati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Paquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02721-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250957v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora van Leeuwen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Armstrong" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leisenring" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-065910" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;e de Baat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira van Dalen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Mulder" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hudson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ehrhardt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(22)00239-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888885v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majorie Boussac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22689-w" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438463v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rubino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Andruccioli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bardet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-01982-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772582v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267317" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599454v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Herate" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Brochard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ricoul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Martins" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-022-00264-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250964v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ronckers" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Krul" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djac125" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250945v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Withrow" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Anderson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hawkins" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2022.4425" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717166v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434958v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Gbetchedji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert C. Hounsossou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D. Houndetoungan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin A. Gbaguidi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxab046" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434963v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#341;elie Mayet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Marchi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0193" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03080079v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Drozdovitch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouville" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetuaura Tetuanui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001262" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378112v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lesueur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-20-1142" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374108v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pasqual" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boussin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Bazyka" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Nordenskjold" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Yamada" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106295" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guibon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33488" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243030v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Kulkarni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Aug&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88253-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378212v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Karimi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27888" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406249v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari Kitahara" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-19-0417" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984270v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5470" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109168v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige M.Y. Journy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aba402" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565719v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Snanoudj" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.10230819" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399482v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste C Cazier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevillard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlumberger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-19-0321" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480680v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setcheou Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe J. Bright" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda M. Fidler-Benaoudia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.05.013" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064336v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Ren" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leufroy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C&#244;te" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.2.355" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428862v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.12.3667" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04439303v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.27495" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043749v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maillard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ren" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.12.015" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268141v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valteau-Couanet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0600-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02062074v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giraud-Baro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dassa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P Garay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Obeid" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-016-0712-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275547v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granzotto" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L. Ferlazzo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2015.11.013" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935692v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Cl&#233;ro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-013-0510-9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762942v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charlot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12120794" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00609937v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Dondon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paoletti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeddahir Mousannif" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-010-9607-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5FMVRDB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01174281v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Philippe Garsi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouzoulet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bidault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/21/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00460601v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianarimanana Andriamboavonjy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2009.05.011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RNPT7C9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274702v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brindel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Doyon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rach&#233;di" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boissin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sebbag" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwm288" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492540v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akthar Samand" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.10.034" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177210v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hawkins" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Shamsaldin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guibout" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2006.09.6719" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122281v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akthar Shamsaldin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.22197" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177215v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176656v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pein" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2006.08.020" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNXZJD6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176662v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Le Deley" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Samand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2006.05.034" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJFR0F3N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177211v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Adjadj" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2005.06.225" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117195v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117150v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2004.03.011" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117148v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Menu-Branthomme" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Hawkins" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20002" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117144v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.11455" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297682v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Hyun Park" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Asgari" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05232628v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.002" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525971v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Drozdovitch" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236034v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.F. Honaryar" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.200" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483857v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jolly" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101634" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483893v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483936v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488114v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488101v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488310v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Charrier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384821v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Derradji" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570675v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benhamou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859228v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249889v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Paris" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X I Septembre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Institut Gustave Roussy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>