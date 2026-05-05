--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -502,965 +502,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation doses to the breast and predicted breast cancer risk among patients treated for Hodgkin lymphoma with modern radiotherapy</w:t>
+                <w:t xml:space="preserve">Correction: Zossou et al. Radiomics-Based Classification of Tumor and Healthy Liver on Computed Tomography Images. Cancers 2024, 16, 1158</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Roberti</w:t>
+                <w:t xml:space="preserve">Vincent-Béni Sèna Zossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola S Russell</w:t>
+                <w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth M Pfeiffer</w:t>
+                <w:t xml:space="preserve">Olivier Biaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge M Krul</w:t>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.1021-1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2024.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers17061021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953950v1</w:t>
+                <w:t xml:space="preserve">hal-05033767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms in circadian rhythm genes and the risk of differentiated thyroid cancer</w:t>
+                <w:t xml:space="preserve">Inflammation in Focus: Does Variation in C-Reactive Protein Predict CoronaryCalcification After Breast Radiotherapy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takiy-Eddine Berrandou</w:t>
+                <w:t xml:space="preserve">Médéa Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cordina-Duverger</w:t>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mulot</w:t>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Tarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Schvartz</w:t>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2025.1539090⟩</w:t>
+              <w:t xml:space="preserve">JACC: CardioOncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), pp.445 - 447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2025.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237173v1</w:t>
+                <w:t xml:space="preserve">hal-05158281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Zossou et al. Radiomics-Based Classification of Tumor and Healthy Liver on Computed Tomography Images. Cancers 2024, 16, 1158</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation doses to the breast and predicted breast cancer risk among patients treated for Hodgkin lymphoma with modern radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Roberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent-Béni Sèna Zossou</w:t>
+                <w:t xml:space="preserve">Nicola S Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t>
+                <w:t xml:space="preserve">Ruth M Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Biaou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Inge M Krul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers17061021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2024.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033767v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation in Focus: Does Variation in C-Reactive Protein Predict CoronaryCalcification After Breast Radiotherapy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymorphisms in circadian rhythm genes and the risk of differentiated thyroid cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takiy-Eddine Berrandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéa Locquet</w:t>
+                <w:t xml:space="preserve">Emilie Cordina-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+                <w:t xml:space="preserve">Claire Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ferrières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Tarlet</w:t>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+                <w:t xml:space="preserve">Claire Schvartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: CardioOncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (4), pp.445 - 447. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2025.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2025.1539090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158281v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of genetic biomarkers on cardiac diseases in childhood cancer survivors: a systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early breast cancer treatment and cardiac events : a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ducos</w:t>
+                <w:t xml:space="preserve">Nicolas Meillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Morel</w:t>
+                <w:t xml:space="preserve">Sofia Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Fresneau</w:t>
+                <w:t xml:space="preserve">Stéphane Ederhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gueiderikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Lamrani-Ghaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41397-025-00369-y⟩</w:t>
+              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clbc.2025.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05106174v1</w:t>
+                <w:t xml:space="preserve">hal-05059756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early breast cancer treatment and cardiac events : a systematic review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of DICOM extraction and Structuration Toolkit (DEST) for automated extraction and structuration of radiotherapy data for large-scale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ederhy</w:t>
+                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Gueiderikh</w:t>
+                <w:t xml:space="preserve">Mamadou Hady Balde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Lamrani-Ghaouti</w:t>
+                <w:t xml:space="preserve">Duyen Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clbc.2025.03.018⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 140, pp.105215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.105215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059756v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of DICOM extraction and Structuration Toolkit (DEST) for automated extraction and structuration of radiotherapy data for large-scale analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Hady Balde</w:t>
+                <w:t xml:space="preserve">Influence of genetic biomarkers on cardiac diseases in childhood cancer survivors: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïla Aba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duyen Do</w:t>
+                <w:t xml:space="preserve">Claire Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Letort</w:t>
+                <w:t xml:space="preserve">Eric Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ménard</w:t>
+                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 140, pp.105215. </w:t>
+              <w:t xml:space="preserve">Pharmacogenomics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.105215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41397-025-00369-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545334v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05106174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the right to be forgotten for childhood or breast cancer survivors: results of a quasi-experimental study in France</w:t>
               </w:r>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerline Assogba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1580,51 +1580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Risk of Second Malignant Neoplasm after Childhood Cancer Treatment: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leontien Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42 (3), pp.336 - 347. </w:t>
@@ -1976,1717 +1976,1717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risk of valvular heart disease in the French Childhood Cancer Survivors’ Study: Contribution of dose-volume histogram parameters</w:t>
+                <w:t xml:space="preserve">Risk of subsequent primary lymphoma in a cohort of 69,460 five-year survivors of childhood and adolescent cancer in Europe: The PanCareSurFup study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Chounta</w:t>
+                <w:t xml:space="preserve">Isabelle M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lemler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brice Fresneau</w:t>
+                <w:t xml:space="preserve">Ceren Sunguc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Mansouri</w:t>
+                <w:t xml:space="preserve">Emma J. Heymer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jop C. Teepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.109479⟩</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129 (3), pp.426-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cncr.34561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069277v1</w:t>
+                <w:t xml:space="preserve">hal-04122464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of subsequent primary lymphoma in a cohort of 69,460 five-year survivors of childhood and adolescent cancer in Europe: The PanCareSurFup study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The risk of valvular heart disease in the French Childhood Cancer Survivors’ Study: Contribution of dose-volume histogram parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma J. Heymer</w:t>
+                <w:t xml:space="preserve">Stefania Chounta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L. Winter</w:t>
+                <w:t xml:space="preserve">Sarah Lemler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jop C. Teepen</w:t>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 129 (3), pp.426-440. </w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cncr.34561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.109479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122464v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced lung injury after breast cancer treatment: incidence in the CANTO-RT cohort and associated clinical and dosimetric risk factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Gueiderikh</w:t>
+                <w:t xml:space="preserve">Dosiomics-Based Prediction of Radiation-Induced Valvulopathy after Childhood Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Chounta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sarrade</w:t>
+                <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youlia M. Kirova</w:t>
+                <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte de la Lande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Duyen Thi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1199043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15123107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195134v1</w:t>
+                <w:t xml:space="preserve">hal-04191649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors for Primary Bone Cancer After Childhood Cancer: A PanCare Childhood and Adolescent Cancer Survivor Care and Follow-Up Studies Nested Case-Control Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk of subsequent primary oral cancer in a cohort of 69,460 5-year survivors of childhood and adolescent cancer in Europe: the PanCareSurFup study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceren Sunguc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Reulen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Llanas</w:t>
+                <w:t xml:space="preserve">Mike M. Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma J. Heymer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.22.02045⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (1), pp.80-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-022-02016-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04438098v1</w:t>
+                <w:t xml:space="preserve">hal-04122356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of thyroid dysfunction on breast cancer risk: an updated meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
+                <w:t xml:space="preserve">Predictive factors of long‐term follow‐up attendance in very long‐term childhood cancer survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/ERC-22-0155⟩</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/CNCR.34944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250931v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation exposure and leukaemia risk among cohorts of persons exposed to low and moderate doses of external ionising radiation in childhood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Keith T. Griffin</w:t>
+                <w:t xml:space="preserve">Individual Participant Data Network Meta-Analysis of Neoadjuvant Chemotherapy or Chemoradiotherapy in Esophageal or Gastroesophageal Junction Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cheugoua-Zanetsie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayne Tierney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Nankivell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-023-02387-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (28), pp.4535-4547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.22.02279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194842v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Morbidity and Risk of Breast Cancer among Women in the UK Biobank Cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Radiation-induced lung injury after breast cancer treatment: incidence in the CANTO-RT cohort and associated clinical and dosimetric risk factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gueiderikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sarrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youlia M. Kirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte de la Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neige Marie Yvanne Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15041165⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1199043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069317v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsequent female breast cancer risk associated with anthracycline chemotherapy for childhood cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wendy M. Leisenring</w:t>
+                <w:t xml:space="preserve">Radiation exposure and leukaemia risk among cohorts of persons exposed to low and moderate doses of external ionising radiation in childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark P. Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wakeford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia B. Zablotska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Borrego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith T. Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-023-02514-1⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-023-02387-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229501v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors of long‐term follow‐up attendance in very long‐term childhood cancer survivors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
+                <w:t xml:space="preserve">Subsequent female breast cancer risk associated with anthracycline chemotherapy for childhood cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cećile M. Ronckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Elizabeth van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaya S. Moskowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy M. Leisenring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/CNCR.34944⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (9), pp.2268-2277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-023-02514-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185472v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosiomics-Based Prediction of Radiation-Induced Valvulopathy after Childhood Cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Multi-Morbidity and Risk of Breast Cancer among Women in the UK Biobank Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Duyen Thi Do</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Boutron-Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige Marie Yvanne Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15123107⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15041165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191649v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of subsequent primary oral cancer in a cohort of 69,460 5-year survivors of childhood and adolescent cancer in Europe: the PanCareSurFup study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emma J. Heymer</w:t>
+                <w:t xml:space="preserve">The effect of thyroid dysfunction on breast cancer risk: an updated meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Van-Trinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cari Meinhold Kitahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-022-02016-w⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/ERC-22-0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122356v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Participant Data Network Meta-Analysis of Neoadjuvant Chemotherapy or Chemoradiotherapy in Esophageal or Gastroesophageal Junction Carcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk Factors for Primary Bone Cancer After Childhood Cancer: A PanCare Childhood and Adolescent Cancer Survivor Care and Follow-Up Studies Nested Case-Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Reulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Veres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Faron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthew Nankivell</w:t>
+                <w:t xml:space="preserve">Damien Llanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 41 (28), pp.4535-4547. </w:t>
+              <w:t xml:space="preserve">, 2023, 41 (21), pp.3735-3746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/JCO.22.02279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1200/JCO.22.02045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250829v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04438098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance after childhood cancer: are survivors with an increased risk for cardiomyopathy regularly followed-up?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz El Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -3724,90 +3724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of Renal or Urinary Related Hospitalization in Survivors of Childhood Cancer: Results from the French Childhood Cancer Survivor Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Vu-Bezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4031,51 +4031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth A.M. Feijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul C. Reulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4120,364 +4120,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess healthcare expenditure in adults treated for solid cancer in childhood: a cohort study in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Shared Genetic Risk Factors Between Parkinson's Disease and Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Panjo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Fresneau</w:t>
+                <w:t xml:space="preserve">Pierre Emmanuel Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Doz</w:t>
+                <w:t xml:space="preserve">Elise Anne Lucotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Surun</w:t>
+                <w:t xml:space="preserve">Cloé Domenighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew H. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Martin Iles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10198-023-01606-6⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (4), pp.604-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.29337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250874v1</w:t>
+                <w:t xml:space="preserve">hal-04233303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Shared Genetic Risk Factors Between Parkinson's Disease and Cancers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Anne Lucotte</w:t>
+                <w:t xml:space="preserve">Excess healthcare expenditure in adults treated for solid cancer in childhood: a cohort study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloé Domenighetti</w:t>
+                <w:t xml:space="preserve">Henri Panjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew H. Law</w:t>
+                <w:t xml:space="preserve">François Doz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Martin Iles</w:t>
+                <w:t xml:space="preserve">Aurore Surun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (4), pp.604-615. </w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.29337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10198-023-01606-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233303v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Development of Atherosclerotic Plaques in the Coronary Arteries after Radiotherapy for Breast Cancer (BACCARAT Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4522,779 +4522,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical models for external photon beam radiotherapy out-of-field dose calculation: a scoping review</w:t>
+                <w:t xml:space="preserve">The association between genetically elevated polyunsaturated fatty acids and risk of cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Benzazon</w:t>
+                <w:t xml:space="preserve">Nathan L. Tintle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Colnot</w:t>
+                <w:t xml:space="preserve">Terri Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Kermenguy</w:t>
+                <w:t xml:space="preserve">Iona Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Achkar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Mark Andrew Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven J. Gallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1197079⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250884v1</w:t>
+                <w:t xml:space="preserve">hal-04106353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for obesity in adulthood among survivors of childhood cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chappat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (7), pp.1942-1952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/oby.23784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between genetically elevated polyunsaturated fatty acids and risk of cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical models for external photon beam radiotherapy out-of-field dose calculation: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terri Rice</w:t>
+                <w:t xml:space="preserve">Nathan Benzazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iona Cheng</w:t>
+                <w:t xml:space="preserve">Julie Colnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Andrew Jenkins</w:t>
+                <w:t xml:space="preserve">François de Kermenguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven J. Gallinger</w:t>
+                <w:t xml:space="preserve">Samir Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 91, </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1197079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106353v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Coronary Artery Calcification Progression over Two Years in Breast Cancer Patients Treated with Radiation Therapy: Association with Cardiac Exposure (BACCARAT Study)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Psychological Consequences of the COVID-19 Pandemic in Adults Treated for Childhood Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Panh</w:t>
+                <w:t xml:space="preserve">Asmaa Janah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medea Locquet</w:t>
+                <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14235724⟩</w:t>
+              <w:t xml:space="preserve">Current Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), pp.4104-4116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/curroncol29060327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020953v1</w:t>
+                <w:t xml:space="preserve">hal-04030757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psychological Consequences of the COVID-19 Pandemic in Adults Treated for Childhood Cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Haddy</w:t>
+                <w:t xml:space="preserve">Early Coronary Artery Calcification Progression over Two Years in Breast Cancer Patients Treated with Radiation Therapy: Association with Cardiac Exposure (BACCARAT Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Clavel</w:t>
+                <w:t xml:space="preserve">Medea Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (6), pp.4104-4116. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (23), pp.5724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/curroncol29060327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14235724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030757v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk perceptions and health care use in the era of the COVID-19 pandemic in adults treated for childhood cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Janah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (7), pp.6263 - 6271. </w:t>
@@ -5460,913 +5460,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort profile: Risk and risk factors for female breast cancer after treatment for childhood and adolescent cancer: an internationally pooled cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leontien Kremer</w:t>
+                <w:t xml:space="preserve">Breast cancer risk among thyroid cancer survivors and the role of I-131 treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Van-Trinh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora van Leeuwen</w:t>
+                <w:t xml:space="preserve">Carole Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Armstrong</w:t>
+                <w:t xml:space="preserve">Milena Andruccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Leisenring</w:t>
+                <w:t xml:space="preserve">Stéphane Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (11), pp.e065910. </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (12), pp.2118-2124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-065910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41416-022-01982-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250957v1</w:t>
+                <w:t xml:space="preserve">inserm-04438463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary cardioprotection with dexrazoxane in patients with childhood cancer who are expected to receive anthracyclines: recommendations from the International Late Effects of Childhood Cancer Guideline Harmonization Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohort profile: Risk and risk factors for female breast cancer after treatment for childhood and adolescent cancer: an internationally pooled cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leontien Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esmée de Baat</w:t>
+                <w:t xml:space="preserve">Flora van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvira van Dalen</w:t>
+                <w:t xml:space="preserve">Gregory Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renée Mulder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthew Ehrhardt</w:t>
+                <w:t xml:space="preserve">Wendy Leisenring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-4642(22)00239-5⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.e065910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-065910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250950v1</w:t>
+                <w:t xml:space="preserve">hal-04250957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term hospitalisations in survivors of paediatric solid tumours in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majorie Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.18068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-22689-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer risk among thyroid cancer survivors and the role of I-131 treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Van-Trinh Tran</w:t>
+                <w:t xml:space="preserve">Primary cardioprotection with dexrazoxane in patients with childhood cancer who are expected to receive anthracyclines: recommendations from the International Late Effects of Childhood Cancer Guideline Harmonization Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmée de Baat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira van Dalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Rubino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
+                <w:t xml:space="preserve">Renée Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Andruccioli</w:t>
+                <w:t xml:space="preserve">Melissa Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bardet</w:t>
+                <w:t xml:space="preserve">Matthew Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (12), pp.2118-2124. </w:t>
+              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (12), pp.885-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41416-022-01982-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-4642(22)00239-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04438463v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health care expenditures among long-term survivors of pediatric solid tumors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of repeated brain MRI on chromosomal damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Lacour</w:t>
+                <w:t xml:space="preserve">Cecile Herate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+                <w:t xml:space="preserve">Patricia Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ricoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267317⟩</w:t>
+              <w:t xml:space="preserve">European Radiology Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41747-022-00264-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772582v1</w:t>
+                <w:t xml:space="preserve">hal-03599454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of repeated brain MRI on chromosomal damage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Health care expenditures among long-term survivors of pediatric solid tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Ricoul</w:t>
+                <w:t xml:space="preserve">Brigitte Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Martins</w:t>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology Experimental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (12), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (5), pp.1013-1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41747-022-00264-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599454v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiotherapy-Related Dose and Irradiated Volume Effects on Breast Cancer Risk Among Hodgkin Lymphoma Survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sander Roberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ronckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Krul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 114 (9), pp.1270-1278. </w:t>
@@ -6398,338 +6398,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooled Analysis of Meningioma Risk Following Treatment for Childhood Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An algorithm for identifying chronic kidney disease in the French national health insurance claims database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Withrow</w:t>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Anderson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Neige Journy</w:t>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaoncol.2022.4425⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.255-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250945v1</w:t>
+                <w:t xml:space="preserve">hal-03717166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for identifying chronic kidney disease in the French national health insurance claims database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imène Mansouri</w:t>
+                <w:t xml:space="preserve">Pooled Analysis of Meningioma Risk Following Treatment for Childhood Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Withrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Raffray</w:t>
+                <w:t xml:space="preserve">Michael Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brice Fresneau</w:t>
+                <w:t xml:space="preserve">Neige Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (4), pp.255-262. </w:t>
+              <w:t xml:space="preserve">JAMA oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.1756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamaoncol.2022.4425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717166v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Assessment of Workplace Radiation Exposure in Diagnostic X-ray Medical Imaging Centres in Benin from 2019 to 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A. Gbetchedji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert C. Hounsossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6800,1021 +6800,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking and cannabis use among childhood cancer survivors: Results of the french childhood cancer survivor study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
+                <w:t xml:space="preserve">Role of DNA Repair Variants and Diagnostic Radiology Exams in Differentiated Thyroid Cancer Risk: A Pooled Analysis of Two Case–Control Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pinto</w:t>
+                <w:t xml:space="preserve">Fabienne Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auŕelie Mayet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joeffrey Marchi</w:t>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cordina-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (10), pp.1965-1973. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0193⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 30 (6), pp.1208-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-20-1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434963v1</w:t>
+                <w:t xml:space="preserve">hal-03378112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid Doses to French Polynesians Resulting from Atmospheric Nuclear Weapons Tests: Estimates Based on Radiation Measurements and Population Lifestyle Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Drozdovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Drozdovitch</w:t>
+                <w:t xml:space="preserve">André Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Bouville</w:t>
+                <w:t xml:space="preserve">Marc Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Taquet</w:t>
+                <w:t xml:space="preserve">J. Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetuaura Tetuanui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 120 (1), pp.34-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/HP.0000000000001262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of DNA Repair Variants and Diagnostic Radiology Exams in Differentiated Thyroid Cancer Risk: A Pooled Analysis of Two Case–Control Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Truong</w:t>
+                <w:t xml:space="preserve">Cognitive effects of low dose of ionizing radiation – Lessons learned and research gaps from epidemiological and biological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pasqual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Lesueur</w:t>
+                <w:t xml:space="preserve">François Boussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Xhaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cordina-Duverger</w:t>
+                <w:t xml:space="preserve">Dimitry Bazyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvid Nordenskjold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiko Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-20-1142⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.106295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378112v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive effects of low dose of ionizing radiation – Lessons learned and research gaps from epidemiological and biological studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Boussin</w:t>
+                <w:t xml:space="preserve">Smoking and cannabis use among childhood cancer survivors: Results of the french childhood cancer survivor study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitry Bazyka</w:t>
+                <w:t xml:space="preserve">Sandrine Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvid Nordenskjold</w:t>
+                <w:t xml:space="preserve">Auŕelie Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiko Yamada</w:t>
+                <w:t xml:space="preserve">Joeffrey Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 147, pp.106295. </w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (10), pp.1965-1973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374108v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiethnic genome-wide association study of differentiated thyroid cancer in the EPITHYR consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Guibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 148 (12), pp.2935-2946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.33488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene network and biological pathways associated with susceptibility to differentiated thyroid carcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Fine-mapping of two differentiated thyroid carcinoma susceptibility loci at 2q35 and 8p12 in Europeans, Melanesians and Polynesians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Om Kulkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boland-Augé</w:t>
+                <w:t xml:space="preserve">Mojgan Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lonjou</w:t>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.8932. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.493-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88253-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.27888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243030v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-mapping of two differentiated thyroid carcinoma susceptibility loci at 2q35 and 8p12 in Europeans, Melanesians and Polynesians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene network and biological pathways associated with susceptibility to differentiated thyroid carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Om Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Guibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojgan Karimi</w:t>
+                <w:t xml:space="preserve">Anne Boland-Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+                <w:t xml:space="preserve">Christine Lonjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (5), pp.493-506. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.8932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.27888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88253-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378212v1</w:t>
+                <w:t xml:space="preserve">hal-03243030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid dysfunction and cancer incidence: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Van-Trinh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neige Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7868,325 +7868,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying clusters of health risk behaviors and their predictors in adult survivors of childhood cancer: A report from the French Childhood Cancer Survivor Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
+                <w:t xml:space="preserve">A systematic review of occupational radiation individual dose monitoring among healthcare workers exposed in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Gbetchedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles D. Houndetoungan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert C. Hounsossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joeffrey Marchi</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige M.Y. Journy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.5470⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.R141-R150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/aba402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984270v1</w:t>
+                <w:t xml:space="preserve">hal-03109168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of occupational radiation individual dose monitoring among healthcare workers exposed in Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles D. Houndetoungan</w:t>
+                <w:t xml:space="preserve">Identifying clusters of health risk behaviors and their predictors in adult survivors of childhood cancer: A report from the French Childhood Cancer Survivor Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert C. Hounsossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Haddy</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auŕelie Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeffrey Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (4), pp.R141-R150. </w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (10), pp.1595-1603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/aba402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pon.5470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109168v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends and Outcomes with Kidney Failure from Antineoplastic Treatments and Urinary Tract Cancer in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8194,51 +8194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Snanoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (4), pp.484-492. </w:t>
@@ -8270,295 +8270,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic susceptibility to radiation-related differentiated thyroid cancers: a systematic review of literature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk of subsequent primary leukaemias among 69,460 five-year survivors of childhood cancer diagnosed from 1940 to 2008 in Europe: A cohort study within PanCareSurFup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste C Cazier</w:t>
+                <w:t xml:space="preserve">Setcheou Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike M. Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ory</w:t>
+                <w:t xml:space="preserve">Chloe J. Bright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schlumberger</w:t>
+                <w:t xml:space="preserve">Miranda M. Fidler-Benaoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (10), pp.R583-R596. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.71 - 83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/ERC-19-0321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399482v1</w:t>
+                <w:t xml:space="preserve">hal-03480680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of subsequent primary leukaemias among 69,460 five-year survivors of childhood cancer diagnosed from 1940 to 2008 in Europe: A cohort study within PanCareSurFup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic susceptibility to radiation-related differentiated thyroid cancers: a systematic review of literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setcheou Rodrigue Allodji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mike M. Hawkins</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste C Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe J. Bright</w:t>
+                <w:t xml:space="preserve">Sylvie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miranda M. Fidler-Benaoudia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David L. Winter</w:t>
+                <w:t xml:space="preserve">Martin Schlumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 117, pp.71 - 83. </w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.R583-R596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/ERC-19-0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480680v1</w:t>
+                <w:t xml:space="preserve">hal-02399482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Essential Trace Elements Dietary Exposure in French Polynesia: Intake Assessment, Nail Bio Monitoring and Thyroid Cancer Risk</w:t>
               </w:r>
@@ -8570,51 +8570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Leufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8678,103 +8678,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior and Food Consumption Pattern of the French Polynesian Population in the 1960s –1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Drozdovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Drozdovitch</w:t>
+                <w:t xml:space="preserve">André Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetuaura Tetuanui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Bouville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tetuaura Tetuanui</w:t>
+                <w:t xml:space="preserve">Marc Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (12), pp.3667-3677. </w:t>
@@ -8812,90 +8812,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of subsequent colorectal cancers after a solid tumor in childhood: Effects of radiation therapy and chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Vu-Bezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8946,64 +8946,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary habits during the 2 months following the Chernobyl accident and differentiated thyroid cancer risk in a population-based case–control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Souchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9080,103 +9080,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The right to be forgotten: a change in access to insurance and loans after childhood cancer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valteau-Couanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (4), pp.431-437. </w:t>
@@ -9240,51 +9240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Giraud-Baro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo P Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9530,51 +9530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Cléro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
@@ -9625,51 +9625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated relevance of mammographic screening modalities in women previously treated with chest irradiation for Hodgkin disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9785,51 +9785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeddahir Mousannif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9892,77 +9892,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid volume measurement in external beam radiotherapy patients using CT imaging: correlation with clinical and anthropometric characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Veres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme-Philippe Garsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pouzoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10319,77 +10319,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of a second malignant neoplasm after cancer in childhood treated with radiotherapy: correlation with the integral dose restricted to the irradiated fields.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akthar Samand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10492,51 +10492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (19), pp.2833-9. </w:t>
@@ -10626,51 +10626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akthar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 120, pp.96-102. </w:t>
@@ -10760,51 +10760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (19), pp.2833-9. </w:t>
@@ -10881,51 +10881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akthar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11027,51 +11027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Le Deley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar Samand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11160,51 +11160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Adjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akthar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11281,51 +11281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer mortality during the 1968-1994 period in a mining area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11389,90 +11389,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer mortality after radiotherapy for a skin hemangioma during childhood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 72, pp.87-93. </w:t>
@@ -11523,51 +11523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation dose, chemotherapy and risk of soft tissue sarcoma after solid tumours during childhood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Menu-Branthomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11644,51 +11644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term risk of second malignant neoplasms after neuroblastoma in childhood: role of treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Adjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11849,64 +11849,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">See Hyun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazdan Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojgan Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11973,77 +11973,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer therapy-related cardiac dysfunction (CTRCD) after radiation therapy for breast cancer: Results of the French BACCARAT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medea Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setcheou Rodrigue Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12094,103 +12094,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiated thyroid cancers in French Polynesia: Role of nuclear tests.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéa Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir V. Drozdovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bouville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques de la Société Française de Radioprotection (SFRP) sur l’Iode dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFRP, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12228,64 +12228,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Development of Atherosclerotic Plaques in the Coronary Arteries after Radiotherapy for Breast Cancer (BACCARAT Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K.F. Honaryar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12554,51 +12554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaima Belhechmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12679,51 +12679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaima Belhechmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setcheou Rodrigue Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Koscielny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12765,51 +12765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of rare variants involved in the risk of second cancer following radiotherapy and chemotherapy treatment of pediatric cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12838,103 +12838,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Radiation Epidemiology and Dosimetry (ISORED) - 1st meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain</w:t>
+              <w:t xml:space="preserve">17ème conférence francophone d’EPIdémiologie CLINique (EPICLIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488114v1</w:t>
+                <w:t xml:space="preserve">hal-04488101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of rare variants involved in the risk of second cancer following radiotherapy and chemotherapy treatment of pediatric cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12963,73 +12963,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème conférence francophone d’EPIdémiologie CLINique (EPICLIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, NANCY, France</w:t>
+              <w:t xml:space="preserve">International Society of Radiation Epidemiology and Dosimetry (ISORED) - 1st meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488101v1</w:t>
+                <w:t xml:space="preserve">hal-04488114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Cardiac Risk After a Second Malignant Neoplasm Among Childhood Cancer Survivors, a FCCSS Study</w:t>
               </w:r>
@@ -13067,51 +13067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neige Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Waikoloa, United States</w:t>
@@ -13198,51 +13198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Derradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13442,51 +13442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fréry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau national de santé publique. 1998, 24 p. et Annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13579,51 +13579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X I Septembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Gustave Roussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Sud, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13810,51 +13810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapeyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabrit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cheugoua-Zanetsie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Tierney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thirion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nankivell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Aba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Teuff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fresneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koscielny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Belhechmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf617" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953950v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Roberti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Russell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Pfeiffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge M Krul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.12.016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takiy-Eddine Berrandou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cordina-Duverger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mulot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schvartz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2025.1539090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-B&#233;ni S&#232;na Zossou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Hou&#233;hanou Rodrigue Gnangnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biaou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue S. Allodji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17061021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;a Locquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jimenez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapeyre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2025.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05106174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41397-025-00369-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meillan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rivera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ederhy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gueiderikh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamrani-Ghaouti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2025.03.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hady Balde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Do" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;nard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105215" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo Yonli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerline Assogba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-025-01830-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rosselli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraah Al Ahmad Nachar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-24-0010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04434260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heymer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontien Kremer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Winter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.23.00452" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abbou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Fayech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069277v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chounta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109479" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122464v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Dudley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Sunguc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Heymer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Winter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jop C. Teepen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.34561" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlia M. Kirova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de la Lande" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1199043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Reulen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Diallo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Llanas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02045" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Trinh Tran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari Meinhold Kitahara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leenhardt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194842v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Little" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wakeford" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia B. Zablotska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borrego" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith T. Griffin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02387-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Marie Yvanne Journy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041165" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehan Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#263;ile M. Ronckers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Elizabeth van Leeuwen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaya S. Moskowitz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Leisenring" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02514-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Thi Do" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15123107" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike M. Hawkins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-02016-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250829v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02279" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02400-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schwartz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Vu-Bezin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice C. Fresneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-22-0925" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Zidane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Haber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rachedi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ory" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcmedi/pbad015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;e C. de Baat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A.M. Feijen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul C. Reulen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnasco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.21.02944" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250874v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Surun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-023-01606-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Anne Lucotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Domenighetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew H. Law" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Martin Iles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29337" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191607v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Panh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10070299" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benzazon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colnot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Kermenguy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Achkar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1197079" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191500v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delacourt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El-Fayech" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23784" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan L. Tintle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri Rice" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Cheng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew Jenkins" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Gallinger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104510" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Locquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14235724" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030757v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Clavel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol29060327" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07035-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604073v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hajji-Louati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Paquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02721-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250957v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora van Leeuwen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Armstrong" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leisenring" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-065910" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;e de Baat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira van Dalen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Mulder" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hudson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ehrhardt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(22)00239-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888885v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majorie Boussac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22689-w" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438463v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rubino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Andruccioli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bardet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-01982-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772582v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267317" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599454v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Herate" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Brochard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ricoul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Martins" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-022-00264-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250964v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ronckers" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Krul" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djac125" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250945v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Withrow" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Anderson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hawkins" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2022.4425" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717166v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434958v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Gbetchedji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert C. Hounsossou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D. Houndetoungan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin A. Gbaguidi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxab046" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434963v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#341;elie Mayet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Marchi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0193" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03080079v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Drozdovitch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouville" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetuaura Tetuanui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001262" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378112v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lesueur" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-20-1142" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374108v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pasqual" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boussin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Bazyka" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Nordenskjold" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Yamada" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106295" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guibon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33488" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243030v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Kulkarni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Aug&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88253-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378212v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Karimi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27888" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406249v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari Kitahara" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-19-0417" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984270v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5470" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109168v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige M.Y. Journy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aba402" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565719v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Snanoudj" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.10230819" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399482v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste C Cazier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevillard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlumberger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-19-0321" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480680v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setcheou Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe J. Bright" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda M. Fidler-Benaoudia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.05.013" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064336v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Ren" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leufroy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C&#244;te" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.2.355" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428862v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.12.3667" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04439303v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.27495" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043749v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maillard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ren" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.12.015" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268141v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valteau-Couanet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0600-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02062074v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giraud-Baro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dassa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P Garay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Obeid" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-016-0712-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275547v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granzotto" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L. Ferlazzo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2015.11.013" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935692v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Cl&#233;ro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-013-0510-9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762942v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charlot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12120794" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00609937v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Dondon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paoletti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeddahir Mousannif" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-010-9607-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5FMVRDB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01174281v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Philippe Garsi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouzoulet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bidault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/21/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00460601v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianarimanana Andriamboavonjy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2009.05.011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RNPT7C9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274702v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brindel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Doyon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rach&#233;di" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boissin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sebbag" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwm288" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492540v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akthar Samand" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.10.034" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177210v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hawkins" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Shamsaldin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guibout" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2006.09.6719" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122281v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akthar Shamsaldin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.22197" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177215v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176656v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pein" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2006.08.020" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNXZJD6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176662v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Le Deley" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Samand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2006.05.034" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJFR0F3N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177211v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Adjadj" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2005.06.225" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117195v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117150v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2004.03.011" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117148v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Menu-Branthomme" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Hawkins" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20002" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117144v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.11455" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297682v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Hyun Park" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Asgari" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05232628v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.002" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525971v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Drozdovitch" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236034v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.F. Honaryar" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.200" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483857v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jolly" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101634" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483893v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483936v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488114v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488101v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488310v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Charrier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384821v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Derradji" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570675v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benhamou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859228v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249889v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Paris" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X I Septembre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Institut Gustave Roussy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapeyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabrit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cheugoua-Zanetsie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Tierney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thirion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nankivell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Aba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Teuff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fresneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koscielny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Belhechmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf617" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-B&#233;ni S&#232;na Zossou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Hou&#233;hanou Rodrigue Gnangnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biaou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue S. Allodji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17061021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;a Locquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jimenez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapeyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2025.05.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Roberti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Russell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Pfeiffer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge M Krul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.12.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takiy-Eddine Berrandou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cordina-Duverger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mulot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schvartz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2025.1539090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meillan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rivera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ederhy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gueiderikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamrani-Ghaouti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2025.03.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hady Balde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Do" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05106174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41397-025-00369-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo Yonli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerline Assogba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-025-01830-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rosselli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraah Al Ahmad Nachar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-24-0010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04434260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heymer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontien Kremer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Winter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.23.00452" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abbou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Fayech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Dudley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Sunguc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Heymer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Winter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jop C. Teepen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.34561" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069277v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chounta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109479" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191649v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Thi Do" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15123107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122356v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike M. Hawkins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-02016-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02279" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarrade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlia M. Kirova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de la Lande" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1199043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Little" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wakeford" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia B. Zablotska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borrego" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith T. Griffin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02387-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehan Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#263;ile M. Ronckers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Elizabeth van Leeuwen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaya S. Moskowitz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Leisenring" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02514-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Marie Yvanne Journy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041165" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250931v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Trinh Tran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari Meinhold Kitahara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leenhardt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0155" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Reulen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Diallo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Llanas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02400-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schwartz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Vu-Bezin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice C. Fresneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-22-0925" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Zidane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Haber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rachedi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ory" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcmedi/pbad015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;e C. de Baat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A.M. Feijen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul C. Reulen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnasco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.21.02944" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Anne Lucotte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Domenighetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew H. Law" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Martin Iles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29337" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250874v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Surun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-023-01606-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191607v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Panh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10070299" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106353v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan L. Tintle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri Rice" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Cheng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew Jenkins" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Gallinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104510" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191500v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delacourt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El-Fayech" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23784" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benzazon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colnot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Kermenguy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Achkar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1197079" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Clavel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol29060327" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020953v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Locquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14235724" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07035-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604073v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hajji-Louati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Paquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02721-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438463v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rubino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Andruccioli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bardet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-01982-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250957v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora van Leeuwen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Armstrong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leisenring" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-065910" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888885v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majorie Boussac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22689-w" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250950v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;e de Baat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira van Dalen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Mulder" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hudson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ehrhardt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(22)00239-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599454v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Herate" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Brochard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ricoul" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Martins" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-022-00264-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772582v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267317" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250964v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ronckers" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Krul" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djac125" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250945v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Withrow" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Anderson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hawkins" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2022.4425" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434958v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Gbetchedji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert C. Hounsossou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D. Houndetoungan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin A. Gbaguidi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxab046" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378112v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lesueur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-20-1142" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03080079v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Drozdovitch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouville" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetuaura Tetuanui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001262" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374108v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pasqual" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boussin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Bazyka" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Nordenskjold" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Yamada" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106295" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434963v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#341;elie Mayet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Marchi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0193" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guibon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33488" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378212v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Kulkarni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Karimi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27888" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243030v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Aug&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88253-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406249v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari Kitahara" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-19-0417" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109168v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige M.Y. Journy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aba402" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984270v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5470" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565719v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Snanoudj" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.10230819" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480680v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setcheou Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe J. Bright" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda M. Fidler-Benaoudia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.05.013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399482v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste C Cazier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevillard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlumberger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-19-0321" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064336v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Ren" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leufroy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C&#244;te" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.2.355" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428862v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.12.3667" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04439303v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.27495" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043749v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maillard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ren" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.12.015" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268141v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valteau-Couanet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0600-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02062074v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giraud-Baro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dassa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P Garay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Obeid" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-016-0712-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275547v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granzotto" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L. Ferlazzo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2015.11.013" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935692v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Cl&#233;ro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-013-0510-9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762942v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charlot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12120794" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00609937v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Dondon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paoletti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeddahir Mousannif" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-010-9607-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5FMVRDB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01174281v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Philippe Garsi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouzoulet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bidault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/21/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00460601v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianarimanana Andriamboavonjy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2009.05.011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RNPT7C9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274702v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brindel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Doyon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rach&#233;di" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boissin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sebbag" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwm288" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492540v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akthar Samand" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.10.034" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177210v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hawkins" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Shamsaldin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guibout" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2006.09.6719" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122281v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akthar Shamsaldin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.22197" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177215v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176656v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pein" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2006.08.020" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNXZJD6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176662v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Le Deley" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Samand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2006.05.034" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJFR0F3N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177211v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Adjadj" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2005.06.225" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117195v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117150v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2004.03.011" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117148v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Menu-Branthomme" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Hawkins" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20002" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117144v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.11455" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297682v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Hyun Park" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Asgari" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05232628v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.002" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525971v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Drozdovitch" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236034v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.F. Honaryar" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.200" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483857v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jolly" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101634" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483893v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483936v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488101v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488114v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488310v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Charrier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384821v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Derradji" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570675v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benhamou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859228v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249889v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Paris" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X I Septembre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Institut Gustave Roussy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>