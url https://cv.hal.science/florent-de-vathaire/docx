--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -234,8681 +234,8681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease-free survival as surrogate for overall survival in esophageal cancer: An individual patient data meta-analysis of neoadjuvant chemotherapy and chemoradiotherapy</w:t>
+                <w:t xml:space="preserve">Transcriptomic biomarkers related to cardiac disease in childhood cancer survivors: a case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cabrit</w:t>
+                <w:t xml:space="preserve">Naïla Aba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Cheugoua-Zanetsie</w:t>
+                <w:t xml:space="preserve">Gwénaël Le Teuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayne Tierney</w:t>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Thirion</w:t>
+                <w:t xml:space="preserve">Serge Koscielny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Nankivell</w:t>
+                <w:t xml:space="preserve">Shaima Belhechmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 218, </w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.115292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029227v1</w:t>
+                <w:t xml:space="preserve">hal-05299948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic biomarkers related to cardiac disease in childhood cancer survivors: a case-control study</w:t>
+                <w:t xml:space="preserve">Inflammation in Focus: Does Variation in C-Reactive Protein Predict CoronaryCalcification After Breast Radiotherapy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïla Aba</w:t>
+                <w:t xml:space="preserve">Médéa Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Le Teuff</w:t>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Fresneau</w:t>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Tarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Koscielny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shaima Belhechmi</w:t>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf617⟩</w:t>
+              <w:t xml:space="preserve">JACC: CardioOncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), pp.445 - 447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2025.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299948v1</w:t>
+                <w:t xml:space="preserve">hal-05158281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Zossou et al. Radiomics-Based Classification of Tumor and Healthy Liver on Computed Tomography Images. Cancers 2024, 16, 1158</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Béni Sèna Zossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent-Béni Sèna Zossou</w:t>
+                <w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t>
+                <w:t xml:space="preserve">Olivier Biaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Biaou</w:t>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (6), pp.1021-1021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers17061021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation in Focus: Does Variation in C-Reactive Protein Predict CoronaryCalcification After Breast Radiotherapy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation doses to the breast and predicted breast cancer risk among patients treated for Hodgkin lymphoma with modern radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Roberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéa Locquet</w:t>
+                <w:t xml:space="preserve">Nicola S Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+                <w:t xml:space="preserve">Ruth M Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ferrières</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+                <w:t xml:space="preserve">Inge M Krul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: CardioOncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaccao.2025.05.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2024.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158281v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation doses to the breast and predicted breast cancer risk among patients treated for Hodgkin lymphoma with modern radiotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymorphisms in circadian rhythm genes and the risk of differentiated thyroid cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takiy-Eddine Berrandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Roberti</w:t>
+                <w:t xml:space="preserve">Emilie Cordina-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola S Russell</w:t>
+                <w:t xml:space="preserve">Claire Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth M Pfeiffer</w:t>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge M Krul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Claire Schvartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2024.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2025.1539090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953950v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms in circadian rhythm genes and the risk of differentiated thyroid cancer</w:t>
+                <w:t xml:space="preserve">Early breast cancer treatment and cardiac events : a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takiy-Eddine Berrandou</w:t>
+                <w:t xml:space="preserve">Nicolas Meillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cordina-Duverger</w:t>
+                <w:t xml:space="preserve">Sofia Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mulot</w:t>
+                <w:t xml:space="preserve">Stéphane Ederhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+                <w:t xml:space="preserve">Anna Gueiderikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Schvartz</w:t>
+                <w:t xml:space="preserve">Assia Lamrani-Ghaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2025.1539090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clbc.2025.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237173v1</w:t>
+                <w:t xml:space="preserve">hal-05059756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early breast cancer treatment and cardiac events : a systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of genetic biomarkers on cardiac diseases in childhood cancer survivors: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïla Aba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meillan</w:t>
+                <w:t xml:space="preserve">Claire Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Rivera</w:t>
+                <w:t xml:space="preserve">Eric Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ederhy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Assia Lamrani-Ghaouti</w:t>
+                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clbc.2025.03.018⟩</w:t>
+              <w:t xml:space="preserve">Pharmacogenomics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41397-025-00369-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059756v1</w:t>
+                <w:t xml:space="preserve">inserm-05106174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of DICOM extraction and Structuration Toolkit (DEST) for automated extraction and structuration of radiotherapy data for large-scale analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Hady Balde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
+                <w:t xml:space="preserve">Duyen Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Hady Balde</w:t>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 140, pp.105215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.105215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of genetic biomarkers on cardiac diseases in childhood cancer survivors: a systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naïla Aba</w:t>
+                <w:t xml:space="preserve">Effects of the right to be forgotten for childhood or breast cancer survivors: results of a quasi-experimental study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tienhan Sandrine Dabakuyo Yonli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ducos</w:t>
+                <w:t xml:space="preserve">Emerline Assogba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Morel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brice Fresneau</w:t>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41397-025-00369-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11764-025-01830-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05106174v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the right to be forgotten for childhood or breast cancer survivors: results of a quasi-experimental study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disease-free survival as surrogate for overall survival in esophageal cancer: An individual patient data meta-analysis of neoadjuvant chemotherapy and chemoradiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+                <w:t xml:space="preserve">Maurice Cheugoua-Zanetsie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tienhan Sandrine Dabakuyo Yonli</w:t>
+                <w:t xml:space="preserve">Jayne Tierney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerline Assogba</w:t>
+                <w:t xml:space="preserve">Pierre Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Haddy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Matthew Nankivell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11764-025-01830-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.115292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109463v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Risk of Second Malignant Neoplasm after Childhood Cancer Treatment: A Systematic Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cumulative Absolute Risk of Subsequent Colorectal Cancer After Abdominopelvic Radiotherapy Among Childhood Cancer Survivors: A PanCareSurFup Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Rosselli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naïla Aba</w:t>
+                <w:t xml:space="preserve">Emma Heymer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baraah Al Ahmad Nachar</w:t>
+                <w:t xml:space="preserve">Katarzyna Jóźwiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leontien Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-24-0010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (3), pp.336 - 347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.23.00452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754207v1</w:t>
+                <w:t xml:space="preserve">inserm-04434260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative Absolute Risk of Subsequent Colorectal Cancer After Abdominopelvic Radiotherapy Among Childhood Cancer Survivors: A PanCareSurFup Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Very long-term outcomes of pediatric patients treated for optic pathway gliomas : A longitudinal cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leontien Kremer</w:t>
+                <w:t xml:space="preserve">Alice Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Winter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Sophie Rivollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Fayech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.23.00452⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (7), pp.1310-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/noae045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04434260v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very long-term outcomes of pediatric patients treated for optic pathway gliomas : A longitudinal cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Abbou</w:t>
+                <w:t xml:space="preserve">Genetic Risk of Second Malignant Neoplasm after Childhood Cancer Treatment: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiraz Fayech</w:t>
+                <w:t xml:space="preserve">Filippo Rosselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïla Aba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dufour</w:t>
+                <w:t xml:space="preserve">Baraah Al Ahmad Nachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (7), pp.1310-1324. </w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (8), pp.999-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/neuonc/noae045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-24-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724535v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of subsequent primary lymphoma in a cohort of 69,460 five-year survivors of childhood and adolescent cancer in Europe: The PanCareSurFup study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation-induced lung injury after breast cancer treatment: incidence in the CANTO-RT cohort and associated clinical and dosimetric risk factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gueiderikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle M. Dudley</w:t>
+                <w:t xml:space="preserve">Thomas Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceren Sunguc</w:t>
+                <w:t xml:space="preserve">Youlia M. Kirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma J. Heymer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jop C. Teepen</w:t>
+                <w:t xml:space="preserve">Brigitte de la Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cncr.34561⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1199043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122464v1</w:t>
+                <w:t xml:space="preserve">hal-04195134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risk of valvular heart disease in the French Childhood Cancer Survivors’ Study: Contribution of dose-volume histogram parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Morbidity and Risk of Breast Cancer among Women in the UK Biobank Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Mawulawoe Sylvie Henyoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Boutron-Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Chounta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Imène Mansouri</w:t>
+                <w:t xml:space="preserve">Neige Marie Yvanne Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.109479⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15041165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069277v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosiomics-Based Prediction of Radiation-Induced Valvulopathy after Childhood Cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+                <w:t xml:space="preserve">The effect of thyroid dysfunction on breast cancer risk: an updated meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Van-Trinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cari Meinhold Kitahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
+                <w:t xml:space="preserve">Laurence Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Duyen Thi Do</w:t>
+                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15123107⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/ERC-22-0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191649v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of subsequent primary oral cancer in a cohort of 69,460 5-year survivors of childhood and adolescent cancer in Europe: the PanCareSurFup study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ceren Sunguc</w:t>
+                <w:t xml:space="preserve">Radiation exposure and leukaemia risk among cohorts of persons exposed to low and moderate doses of external ionising radiation in childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark P. Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike M. Hawkins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emma J. Heymer</w:t>
+                <w:t xml:space="preserve">Richard Wakeford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia B. Zablotska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Borrego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith T. Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 128 (1), pp.80-90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-022-02016-w⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-023-02387-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122356v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors of long‐term follow‐up attendance in very long‐term childhood cancer survivors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
+                <w:t xml:space="preserve">Subsequent female breast cancer risk associated with anthracycline chemotherapy for childhood cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cećile M. Ronckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Elizabeth van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaya S. Moskowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy M. Leisenring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/CNCR.34944⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (9), pp.2268-2277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-023-02514-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185472v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Participant Data Network Meta-Analysis of Neoadjuvant Chemotherapy or Chemoradiotherapy in Esophageal or Gastroesophageal Junction Carcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Nankivell</w:t>
+                <w:t xml:space="preserve">Risk Factors for Primary Bone Cancer After Childhood Cancer: A PanCare Childhood and Adolescent Cancer Survivor Care and Follow-Up Studies Nested Case-Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Reulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Veres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Llanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 41 (28), pp.4535-4547. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.22.02279⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 41 (21), pp.3735-3746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.22.02045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250829v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04438098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced lung injury after breast cancer treatment: incidence in the CANTO-RT cohort and associated clinical and dosimetric risk factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Predictive factors of long‐term follow‐up attendance in very long‐term childhood cancer survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1199043⟩</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/CNCR.34944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195134v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation exposure and leukaemia risk among cohorts of persons exposed to low and moderate doses of external ionising radiation in childhood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Keith T. Griffin</w:t>
+                <w:t xml:space="preserve">Individual Participant Data Network Meta-Analysis of Neoadjuvant Chemotherapy or Chemoradiotherapy in Esophageal or Gastroesophageal Junction Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Cheugoua-Zanetsie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayne Tierney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Nankivell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-023-02387-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (28), pp.4535-4547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.22.02279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194842v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsequent female breast cancer risk associated with anthracycline chemotherapy for childhood cancer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dosiomics-Based Prediction of Radiation-Induced Valvulopathy after Childhood Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy M. Leisenring</w:t>
+                <w:t xml:space="preserve">Stefania Chounta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vakalopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bentriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyen Thi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-023-02514-1⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15123107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229501v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Morbidity and Risk of Breast Cancer among Women in the UK Biobank Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Neige Marie Yvanne Journy</w:t>
+                <w:t xml:space="preserve">Risk of subsequent primary oral cancer in a cohort of 69,460 5-year survivors of childhood and adolescent cancer in Europe: the PanCareSurFup study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceren Sunguc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike M. Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma J. Heymer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15041165⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (1), pp.80-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-022-02016-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069317v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of thyroid dysfunction on breast cancer risk: an updated meta-analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Leenhardt</w:t>
+                <w:t xml:space="preserve">Surveillance after childhood cancer: are survivors with an increased risk for cardiomyopathy regularly followed-up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boutron-Ruault</w:t>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-023-02400-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/ERC-22-0155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04250931v1</w:t>
+                <w:t xml:space="preserve">hal-04194849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors for Primary Bone Cancer After Childhood Cancer: A PanCare Childhood and Adolescent Cancer Survivor Care and Follow-Up Studies Nested Case-Control Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Diallo</w:t>
+                <w:t xml:space="preserve">Risk of Renal or Urinary Related Hospitalization in Survivors of Childhood Cancer: Results from the French Childhood Cancer Survivor Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Veres</w:t>
+                <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Llanas</w:t>
+                <w:t xml:space="preserve">Giao Vu-Bezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/JCO.22.02045⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (4), pp.572-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-22-0925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04438098v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance after childhood cancer: are survivors with an increased risk for cardiomyopathy regularly followed-up?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Imène Mansouri</w:t>
+                <w:t xml:space="preserve">Genetic factors for differentiated thyroid cancer in French Polynesia : new candidate loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc E. Haber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rachedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (2), pbad015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcmedi/pbad015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41416-023-02400-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04194849v1</w:t>
+                <w:t xml:space="preserve">hal-04191730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of Renal or Urinary Related Hospitalization in Survivors of Childhood Cancer: Results from the French Childhood Cancer Survivor Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Excess healthcare expenditure in adults treated for solid cancer in childhood: a cohort study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Panjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Surun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-22-0925⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-023-01606-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107728v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic factors for differentiated thyroid cancer in French Polynesia : new candidate loci</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ory</w:t>
+                <w:t xml:space="preserve">Investigation of Shared Genetic Risk Factors Between Parkinson's Disease and Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Anne Lucotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Domenighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew H. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Martin Iles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (4), pp.604-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.29337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcmedi/pbad015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04191730v1</w:t>
+                <w:t xml:space="preserve">hal-04233303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Factors for Heart Failure among Pan-European Childhood Cancer Survivors: A PanCareSurFup and ProCardio Cohort and Nested Case-Control Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmée C. de Baat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth A.M. Feijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul C. Reulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (1), pp.96-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1200/JCO.21.02944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Shared Genetic Risk Factors Between Parkinson's Disease and Cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Martin Iles</w:t>
+                <w:t xml:space="preserve">Early Development of Atherosclerotic Plaques in the Coronary Arteries after Radiotherapy for Breast Cancer (BACCARAT Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (7), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcdd10070299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.29337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04233303v1</w:t>
+                <w:t xml:space="preserve">hal-04191607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess healthcare expenditure in adults treated for solid cancer in childhood: a cohort study in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Surun</w:t>
+                <w:t xml:space="preserve">Analytical models for external photon beam radiotherapy out-of-field dose calculation: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Benzazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Kermenguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10198-023-01606-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1197079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250874v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Development of Atherosclerotic Plaques in the Coronary Arteries after Radiotherapy for Breast Cancer (BACCARAT Study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Panh</w:t>
+                <w:t xml:space="preserve">The association between genetically elevated polyunsaturated fatty acids and risk of cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan L. Tintle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terri Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iona Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Andrew Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven J. Gallinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Development and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcdd10070299⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191607v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between genetically elevated polyunsaturated fatty acids and risk of cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven J. Gallinger</w:t>
+                <w:t xml:space="preserve">Risk factors for obesity in adulthood among survivors of childhood cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chappat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104510⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (7), pp.1942-1952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.23784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106353v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for obesity in adulthood among survivors of childhood cancer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">The risk of valvular heart disease in the French Childhood Cancer Survivors’ Study: Contribution of dose-volume histogram parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Chounta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.23784⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.109479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191500v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical models for external photon beam radiotherapy out-of-field dose calculation: a scoping review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François de Kermenguy</w:t>
+                <w:t xml:space="preserve">Risk of subsequent primary lymphoma in a cohort of 69,460 five-year survivors of childhood and adolescent cancer in Europe: The PanCareSurFup study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceren Sunguc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma J. Heymer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Achkar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Jop C. Teepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129 (3), pp.426-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2023.1197079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cncr.34561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250884v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psychological Consequences of the COVID-19 Pandemic in Adults Treated for Childhood Cancer</w:t>
+                <w:t xml:space="preserve">Risk perceptions and health care use in the era of the COVID-19 pandemic in adults treated for childhood cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Janah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (6), pp.4104-4116. </w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (7), pp.6263 - 6271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/curroncol29060327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00520-022-07035-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030757v1</w:t>
+                <w:t xml:space="preserve">inserm-04438518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Coronary Artery Calcification Progression over Two Years in Breast Cancer Patients Treated with Radiation Therapy: Association with Cardiac Exposure (BACCARAT Study)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapted dietary inflammatory index and differentiated thyroid carcinoma risk in two French population-based case–control studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Panh</w:t>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medea Locquet</w:t>
+                <w:t xml:space="preserve">Nasser Laouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Hajji-Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Souchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14235724⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (2), pp.1097-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-021-02721-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020953v1</w:t>
+                <w:t xml:space="preserve">hal-03604073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk perceptions and health care use in the era of the COVID-19 pandemic in adults treated for childhood cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
+                <w:t xml:space="preserve">Long-term hospitalisations in survivors of paediatric solid tumours in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Clavel</w:t>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majorie Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-022-07035-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-22689-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04438518v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted dietary inflammatory index and differentiated thyroid carcinoma risk in two French population-based case–control studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Souchard</w:t>
+                <w:t xml:space="preserve">Primary cardioprotection with dexrazoxane in patients with childhood cancer who are expected to receive anthracyclines: recommendations from the International Late Effects of Childhood Cancer Guideline Harmonization Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmée de Baat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira van Dalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-021-02721-x⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (12), pp.885-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-4642(22)00239-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604073v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer risk among thyroid cancer survivors and the role of I-131 treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bardet</w:t>
+                <w:t xml:space="preserve">Cohort profile: Risk and risk factors for female breast cancer after treatment for childhood and adolescent cancer: an internationally pooled cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leontien Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Leisenring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-022-01982-5⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.e065910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-065910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04438463v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohort profile: Risk and risk factors for female breast cancer after treatment for childhood and adolescent cancer: an internationally pooled cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wendy Leisenring</w:t>
+                <w:t xml:space="preserve">Breast cancer risk among thyroid cancer survivors and the role of I-131 treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Van-Trinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Andruccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-065910⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (12), pp.2118-2124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-022-01982-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250957v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04438463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term hospitalisations in survivors of paediatric solid tumours in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Health care expenditures among long-term survivors of pediatric solid tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majorie Boussac</w:t>
+                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-22689-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (5), pp.1013-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888885v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary cardioprotection with dexrazoxane in patients with childhood cancer who are expected to receive anthracyclines: recommendations from the International Late Effects of Childhood Cancer Guideline Harmonization Group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Ehrhardt</w:t>
+                <w:t xml:space="preserve">The effects of repeated brain MRI on chromosomal damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Herate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ricoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Radiology Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41747-022-00264-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-4642(22)00239-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04250950v1</w:t>
+                <w:t xml:space="preserve">hal-03599454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of repeated brain MRI on chromosomal damage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Radiotherapy-Related Dose and Irradiated Volume Effects on Breast Cancer Risk Among Hodgkin Lymphoma Survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Roberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ronckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Krul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology Experimental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (9), pp.1270-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnci/djac125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41747-022-00264-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03599454v1</w:t>
+                <w:t xml:space="preserve">hal-04250964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health care expenditures among long-term survivors of pediatric solid tumors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+                <w:t xml:space="preserve">An algorithm for identifying chronic kidney disease in the French national health insurance claims database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.255-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03772582v1</w:t>
+                <w:t xml:space="preserve">hal-03717166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiotherapy-Related Dose and Irradiated Volume Effects on Breast Cancer Risk Among Hodgkin Lymphoma Survivors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Pooled Analysis of Meningioma Risk Following Treatment for Childhood Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Withrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAMA oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaoncol.2022.4425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jnci/djac125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04250964v1</w:t>
+                <w:t xml:space="preserve">hal-04250945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for identifying chronic kidney disease in the French national health insurance claims database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Fresneau</w:t>
+                <w:t xml:space="preserve">The Psychological Consequences of the COVID-19 Pandemic in Adults Treated for Childhood Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Janah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.03.003⟩</w:t>
+              <w:t xml:space="preserve">Current Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), pp.4104-4116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/curroncol29060327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717166v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooled Analysis of Meningioma Risk Following Treatment for Childhood Cancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Hawkins</w:t>
+                <w:t xml:space="preserve">Early Coronary Artery Calcification Progression over Two Years in Breast Cancer Patients Treated with Radiation Therapy: Association with Cardiac Exposure (BACCARAT Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neige Journy</w:t>
+                <w:t xml:space="preserve">Medea Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (12), pp.1756. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (23), pp.5724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamaoncol.2022.4425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14235724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250945v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of Workplace Radiation Exposure in Diagnostic X-ray Medical Imaging Centres in Benin from 2019 to 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smoking and cannabis use among childhood cancer survivors: Results of the french childhood cancer survivor study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud A. Gbetchedji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imène Mansouri</w:t>
+                <w:t xml:space="preserve">Sandrine Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert C. Hounsossou</w:t>
+                <w:t xml:space="preserve">Auŕelie Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles D. Houndetoungan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertin A. Gbaguidi</w:t>
+                <w:t xml:space="preserve">Joeffrey Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxab046⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (10), pp.1965-1973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434958v1</w:t>
+                <w:t xml:space="preserve">hal-03434963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of DNA Repair Variants and Diagnostic Radiology Exams in Differentiated Thyroid Cancer Risk: A Pooled Analysis of Two Case–Control Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Truong</w:t>
+                <w:t xml:space="preserve">Thyroid Doses to French Polynesians Resulting from Atmospheric Nuclear Weapons Tests: Estimates Based on Radiation Measurements and Population Lifestyle Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Drozdovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Lesueur</w:t>
+                <w:t xml:space="preserve">André Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Xhaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cordina-Duverger</w:t>
+                <w:t xml:space="preserve">Marc Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetuaura Tetuanui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-20-1142⟩</w:t>
+              <w:t xml:space="preserve">Health Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120 (1), pp.34-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378112v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid Doses to French Polynesians Resulting from Atmospheric Nuclear Weapons Tests: Estimates Based on Radiation Measurements and Population Lifestyle Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive effects of low dose of ionizing radiation – Lessons learned and research gaps from epidemiological and biological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Taquet</w:t>
+                <w:t xml:space="preserve">Elisa Pasqual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gardon</w:t>
+                <w:t xml:space="preserve">François Boussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetuaura Tetuanui</w:t>
+                <w:t xml:space="preserve">Dimitry Bazyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvid Nordenskjold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiko Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HP.0000000000001262⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.106295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080079v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive effects of low dose of ionizing radiation – Lessons learned and research gaps from epidemiological and biological studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Boussin</w:t>
+                <w:t xml:space="preserve">Role of DNA Repair Variants and Diagnostic Radiology Exams in Differentiated Thyroid Cancer Risk: A Pooled Analysis of Two Case–Control Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitry Bazyka</w:t>
+                <w:t xml:space="preserve">Fabienne Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvid Nordenskjold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michiko Yamada</w:t>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cordina-Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106295⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (6), pp.1208-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-20-1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374108v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking and cannabis use among childhood cancer survivors: Results of the french childhood cancer survivor study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
+                <w:t xml:space="preserve">Multiethnic genome-wide association study of differentiated thyroid cancer in the EPITHYR consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pinto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joeffrey Marchi</w:t>
+                <w:t xml:space="preserve">Julie Guibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0193⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148 (12), pp.2935-2946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.33488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434963v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiethnic genome-wide association study of differentiated thyroid cancer in the EPITHYR consortium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Lesueur</w:t>
+                <w:t xml:space="preserve">Fine-mapping of two differentiated thyroid carcinoma susceptibility loci at 2q35 and 8p12 in Europeans, Melanesians and Polynesians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Om Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojgan Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Constance Xhaard</w:t>
+                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.33488⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.493-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.27888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288145v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-mapping of two differentiated thyroid carcinoma susceptibility loci at 2q35 and 8p12 in Europeans, Melanesians and Polynesians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Gene network and biological pathways associated with susceptibility to differentiated thyroid carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Om Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boland-Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Om Kulkarni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bacq-Daian</w:t>
+                <w:t xml:space="preserve">Christine Lonjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.27888⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.8932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88253-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378212v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene network and biological pathways associated with susceptibility to differentiated thyroid carcinoma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Guibon</w:t>
+                <w:t xml:space="preserve">Experimental Assessment of Workplace Radiation Exposure in Diagnostic X-ray Medical Imaging Centres in Benin from 2019 to 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Gbetchedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert C. Hounsossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boland-Augé</w:t>
+                <w:t xml:space="preserve">Gilles D. Houndetoungan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lonjou</w:t>
+                <w:t xml:space="preserve">Bertin A. Gbaguidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.8932. </w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (8), pp.988-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88253-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxab046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243030v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid dysfunction and cancer incidence: a systematic review and meta-analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">A systematic review of occupational radiation individual dose monitoring among healthcare workers exposed in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Gbetchedji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles D. Houndetoungan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert C. Hounsossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neige M.Y. Journy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/ERC-19-0417⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.R141-R150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/aba402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406249v1</w:t>
+                <w:t xml:space="preserve">hal-03109168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of occupational radiation individual dose monitoring among healthcare workers exposed in Africa</w:t>
+                <w:t xml:space="preserve">Identifying clusters of health risk behaviors and their predictors in adult survivors of childhood cancer: A report from the French Childhood Cancer Survivor Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud A. Gbetchedji</w:t>
+                <w:t xml:space="preserve">Sandrine Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert C. Hounsossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auŕelie Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles D. Houndetoungan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadia Haddy</w:t>
+                <w:t xml:space="preserve">Joeffrey Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/aba402⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (10), pp.1595-1603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.5470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109168v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying clusters of health risk behaviors and their predictors in adult survivors of childhood cancer: A report from the French Childhood Cancer Survivor Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joeffrey Marchi</w:t>
+                <w:t xml:space="preserve">Trends and Outcomes with Kidney Failure from Antineoplastic Treatments and Urinary Tract Cancer in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Snanoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pon.5470⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.484-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.10230819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984270v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends and Outcomes with Kidney Failure from Antineoplastic Treatments and Urinary Tract Cancer in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Alencar de Pinho</w:t>
+                <w:t xml:space="preserve">Thyroid dysfunction and cancer incidence: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Van-Trinh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige Journy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Snanoudj</w:t>
+                <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cari Kitahara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (4), pp.484-492. </w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (4), pp.245-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2215/CJN.10230819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/ERC-19-0417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565719v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of subsequent primary leukaemias among 69,460 five-year survivors of childhood cancer diagnosed from 1940 to 2008 in Europe: A cohort study within PanCareSurFup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Essential Trace Elements Dietary Exposure in French Polynesia: Intake Assessment, Nail Bio Monitoring and Thyroid Cancer Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setcheou Rodrigue Allodji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mike M. Hawkins</w:t>
+                <w:t xml:space="preserve">Yen Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe J. Bright</w:t>
+                <w:t xml:space="preserve">Axelle Leufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miranda M. Fidler-Benaoudia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David L. Winter</w:t>
+                <w:t xml:space="preserve">Suzanne Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 117, pp.71 - 83. </w:t>
+              <w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.355-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31557/APJCP.2019.20.2.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480680v1</w:t>
+                <w:t xml:space="preserve">hal-02064336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic susceptibility to radiation-related differentiated thyroid cancers: a systematic review of literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Schlumberger</w:t>
+                <w:t xml:space="preserve">Behavior and Food Consumption Pattern of the French Polynesian Population in the 1960s –1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Drozdovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetuaura Tetuanui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/ERC-19-0321⟩</w:t>
+              <w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (12), pp.3667-3677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31557/APJCP.2019.20.12.3667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399482v1</w:t>
+                <w:t xml:space="preserve">hal-02428862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Essential Trace Elements Dietary Exposure in French Polynesia: Intake Assessment, Nail Bio Monitoring and Thyroid Cancer Risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Genetic susceptibility to radiation-related differentiated thyroid cancers: a systematic review of literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Côte</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste C Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schlumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31557/APJCP.2019.20.2.355⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (10), pp.R583-R596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/ERC-19-0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064336v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior and Food Consumption Pattern of the French Polynesian Population in the 1960s –1970s</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Gardon</w:t>
+                <w:t xml:space="preserve">Risk of subsequent primary leukaemias among 69,460 five-year survivors of childhood cancer diagnosed from 1940 to 2008 in Europe: A cohort study within PanCareSurFup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setcheou Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike M. Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe J. Bright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miranda M. Fidler-Benaoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Pacific Journal of Cancer Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (12), pp.3667-3677. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.71 - 83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31557/APJCP.2019.20.12.3667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428862v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of subsequent colorectal cancers after a solid tumor in childhood: Effects of radiation therapy and chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Vu-Bezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (2), pp.e27495. </w:t>
@@ -8946,77 +8946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary habits during the 2 months following the Chernobyl accident and differentiated thyroid cancer risk in a population-based case–control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Souchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9080,77 +9080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The right to be forgotten: a change in access to insurance and loans after childhood cancer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valteau-Couanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9240,51 +9240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Giraud-Baro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo P Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9478,90 +9478,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of second bone sarcoma following childhood cancer: role of radiation therapy treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Benadjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Cléro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9625,51 +9625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated relevance of mammographic screening modalities in women previously treated with chest irradiation for Hodgkin disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9746,90 +9746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast cancer following radiotherapy for a hemangioma during childhood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeddahir Mousannif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9892,77 +9892,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid volume measurement in external beam radiotherapy patients using CT imaging: correlation with clinical and anthropometric characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Veres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme-Philippe Garsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pouzoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10026,51 +10026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid adenomas and carcinomas following radiotherapy for a hemangioma during infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianarimanana Andriamboavonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10319,77 +10319,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of a second malignant neoplasm after cancer in childhood treated with radiotherapy: correlation with the integral dose restricted to the irradiated fields.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akthar Samand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10492,51 +10492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (19), pp.2833-9. </w:t>
@@ -10626,51 +10626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akthar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 120, pp.96-102. </w:t>
@@ -10760,51 +10760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (19), pp.2833-9. </w:t>
@@ -10836,872 +10836,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation dose and long term risk of cardiac pathology following radiotherapy and anthracyclin for a childhood cancer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of radiotherapy and chemotherapy in the risk of secondary leukaemia after a solid tumour in childhood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Guldner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Haddy</w:t>
+                <w:t xml:space="preserve">Marie Cécile Le Deley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pein</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Akhtar Samand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akthar Shamsaldin</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 81 (1), pp.47-56. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (16), pp.2757-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2006.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2006.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176656v1</w:t>
+                <w:t xml:space="preserve">hal-00176662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of radiotherapy and chemotherapy in the risk of secondary leukaemia after a solid tumour in childhood.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Radiation dose and long term risk of cardiac pathology following radiotherapy and anthracyclin for a childhood cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akhtar Samand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">François Pein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Guérin</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akthar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42 (16), pp.2757-64. </w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (1), pp.47-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2006.05.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2006.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176662v1</w:t>
+                <w:t xml:space="preserve">hal-00176656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malignant breast tumors after radiotherapy for a first cancer during childhood.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guibout</w:t>
+                <w:t xml:space="preserve">Cancer mortality during the 1968-1994 period in a mining area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Adjadj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Akthar Shamsaldin</w:t>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Fréry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.297-301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177211v1</w:t>
+                <w:t xml:space="preserve">inserm-00117195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer mortality during the 1968-1994 period in a mining area in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Malignant breast tumors after radiotherapy for a first cancer during childhood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Adjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akthar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (1), pp.197-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/JCO.2005.06.225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00117195v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer mortality after radiotherapy for a skin hemangioma during childhood.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Radiation dose, chemotherapy and risk of soft tissue sarcoma after solid tumours during childhood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Menu-Branthomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2004.03.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 110, pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.20002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00117150v1</w:t>
+                <w:t xml:space="preserve">inserm-00117148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation dose, chemotherapy and risk of soft tissue sarcoma after solid tumours during childhood.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Rubino</w:t>
+                <w:t xml:space="preserve">Cancer mortality after radiotherapy for a skin hemangioma during childhood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar Shamsaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Grimaud</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 110, pp.87-93. </w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72, pp.87-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.20002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2004.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00117148v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00117150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term risk of second malignant neoplasms after neuroblastoma in childhood: role of treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Adjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11810,103 +11810,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale association analysis identified novel differentiated thyroid carcinoma risk loci by integrating transcriptome and proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">See Hyun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazdan Asgari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojgan Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11954,364 +11954,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer therapy-related cardiac dysfunction (CTRCD) after radiation therapy for breast cancer: Results of the French BACCARAT study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+                <w:t xml:space="preserve">Differentiated thyroid cancers in French Polynesia: Role of nuclear tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéa Locquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lairez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vladimir V. Drozdovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la cardiologie 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées techniques de la Société Française de Radioprotection (SFRP) sur l’Iode dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFRP, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232628v1</w:t>
+                <w:t xml:space="preserve">hal-04525971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated thyroid cancers in French Polynesia: Role of nuclear tests.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cancer therapy-related cardiac dysfunction (CTRCD) after radiation therapy for breast cancer: Results of the French BACCARAT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Kumar Honaryar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medea Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setcheou Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques de la Société Française de Radioprotection (SFRP) sur l’Iode dans tous ses états</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Printemps de la cardiologie 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France. pp.S161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2024.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525971v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Development of Atherosclerotic Plaques in the Coronary Arteries after Radiotherapy for Breast Cancer (BACCARAT Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K.F. Honaryar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Panh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JESFC 2024 - 34èmes Journées Européennes de la Société Française de Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFC – Société Française de Cardiologie, Jan 2024, Paris, France. </w:t>
@@ -12349,77 +12349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case-control study to identify potential genetic biomarkers related to cardiac diseases occurrence in childhood cancer survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïla Aba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaima Belhechmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12509,609 +12509,609 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case-control study to identify potential genetic biomarkers related to cardiac diseases occurrence in childhood cancer survivors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Identification of rare variants involved in the risk of second cancer following radiotherapy and chemotherapy treatment of pediatric cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ariane Jolly</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rosselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Vu-Bezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Radiation Epidemiology and Dosimetry 2023 (ISORED 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">International Society of Radiation Epidemiology and Dosimetry (ISORED) - 1st meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483893v1</w:t>
+                <w:t xml:space="preserve">hal-04488114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional selection in a matched case-control study: cardiotoxicity in childhood cancer survivors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Identification of rare variants involved in the risk of second cancer following radiotherapy and chemotherapy treatment of pediatric cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Koscielny</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Rosselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Vu-Bezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual Conference of the International Society for Clinical Biostatistics 2023 (ISCB44)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Milan, Italy</w:t>
+              <w:t xml:space="preserve">17ème conférence francophone d’EPIdémiologie CLINique (EPICLIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483936v1</w:t>
+                <w:t xml:space="preserve">hal-04488101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rare variants involved in the risk of second cancer following radiotherapy and chemotherapy treatment of pediatric cancers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A case-control study to identify potential genetic biomarkers related to cardiac diseases occurrence in childhood cancer survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïla Aba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaima Belhechmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Boris Schwartz</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème conférence francophone d’EPIdémiologie CLINique (EPICLIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, NANCY, France</w:t>
+              <w:t xml:space="preserve">International Society of Radiation Epidemiology and Dosimetry 2023 (ISORED 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488101v1</w:t>
+                <w:t xml:space="preserve">hal-04483893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rare variants involved in the risk of second cancer following radiotherapy and chemotherapy treatment of pediatric cancers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">High-dimensional selection in a matched case-control study: cardiotoxicity in childhood cancer survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïla Aba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaima Belhechmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Boris Schwartz</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setcheou Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koscielny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Radiation Epidemiology and Dosimetry (ISORED) - 1st meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sitges (Barcelona), Spain</w:t>
+              <w:t xml:space="preserve">44th Annual Conference of the International Society for Clinical Biostatistics 2023 (ISCB44)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488114v1</w:t>
+                <w:t xml:space="preserve">hal-04483936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Cardiac Risk After a Second Malignant Neoplasm Among Childhood Cancer Survivors, a FCCSS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neige Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Waikoloa, United States</w:t>
@@ -13198,51 +13198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Derradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13429,64 +13429,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des conséquences sanitaires de la pollution d'origine industrielle de la région de Salsigne (Aude) : Enquête de mortalité par cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Fréry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau national de santé publique. 1998, 24 p. et Annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13579,51 +13579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X I Septembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Gustave Roussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Vathaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Sud, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13810,51 +13810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapeyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabrit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cheugoua-Zanetsie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Tierney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thirion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nankivell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Aba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Teuff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fresneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koscielny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Belhechmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf617" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-B&#233;ni S&#232;na Zossou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Hou&#233;hanou Rodrigue Gnangnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biaou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue S. Allodji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17061021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;a Locquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jimenez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapeyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2025.05.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Roberti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Russell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Pfeiffer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge M Krul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.12.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takiy-Eddine Berrandou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cordina-Duverger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mulot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schvartz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2025.1539090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meillan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rivera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ederhy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gueiderikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamrani-Ghaouti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2025.03.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545334v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hady Balde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Do" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;nard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05106174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41397-025-00369-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo Yonli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerline Assogba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-025-01830-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rosselli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraah Al Ahmad Nachar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-24-0010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04434260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heymer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontien Kremer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Winter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.23.00452" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abbou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Fayech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Dudley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Sunguc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Heymer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Winter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jop C. Teepen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.34561" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069277v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chounta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109479" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191649v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Thi Do" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15123107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122356v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike M. Hawkins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-02016-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02279" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarrade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlia M. Kirova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de la Lande" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1199043" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Little" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wakeford" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia B. Zablotska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borrego" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith T. Griffin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02387-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehan Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#263;ile M. Ronckers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Elizabeth van Leeuwen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaya S. Moskowitz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Leisenring" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02514-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Marie Yvanne Journy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041165" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250931v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Trinh Tran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari Meinhold Kitahara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leenhardt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0155" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438098v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Reulen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Diallo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Llanas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02400-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schwartz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Vu-Bezin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice C. Fresneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-22-0925" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Zidane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Haber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rachedi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ory" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcmedi/pbad015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;e C. de Baat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A.M. Feijen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul C. Reulen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnasco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.21.02944" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Anne Lucotte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Domenighetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew H. Law" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Martin Iles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29337" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250874v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Surun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-023-01606-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191607v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Panh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10070299" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106353v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan L. Tintle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri Rice" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Cheng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew Jenkins" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Gallinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104510" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191500v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delacourt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El-Fayech" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23784" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benzazon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colnot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Kermenguy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Achkar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1197079" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Clavel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol29060327" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020953v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Locquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14235724" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07035-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604073v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hajji-Louati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Paquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02721-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438463v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rubino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Andruccioli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bardet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-01982-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250957v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora van Leeuwen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Armstrong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leisenring" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-065910" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888885v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majorie Boussac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22689-w" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250950v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;e de Baat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira van Dalen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Mulder" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hudson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ehrhardt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(22)00239-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599454v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Herate" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Brochard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ricoul" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Martins" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-022-00264-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772582v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267317" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250964v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ronckers" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Krul" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djac125" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250945v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Withrow" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Anderson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hawkins" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2022.4425" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434958v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Gbetchedji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert C. Hounsossou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D. Houndetoungan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin A. Gbaguidi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxab046" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378112v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lesueur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-20-1142" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03080079v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Drozdovitch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouville" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetuaura Tetuanui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001262" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374108v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pasqual" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boussin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Bazyka" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Nordenskjold" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Yamada" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106295" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434963v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#341;elie Mayet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Marchi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0193" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guibon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33488" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378212v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Kulkarni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Karimi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27888" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243030v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Aug&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88253-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406249v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari Kitahara" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-19-0417" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109168v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige M.Y. Journy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aba402" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984270v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5470" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565719v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Snanoudj" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.10230819" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480680v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setcheou Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe J. Bright" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda M. Fidler-Benaoudia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.05.013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399482v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste C Cazier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevillard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlumberger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-19-0321" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064336v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Ren" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leufroy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C&#244;te" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.2.355" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428862v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.12.3667" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04439303v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.27495" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043749v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maillard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ren" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.12.015" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268141v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valteau-Couanet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0600-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02062074v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giraud-Baro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dassa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P Garay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Obeid" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-016-0712-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275547v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granzotto" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L. Ferlazzo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2015.11.013" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935692v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Cl&#233;ro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-013-0510-9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762942v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charlot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12120794" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00609937v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Dondon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paoletti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeddahir Mousannif" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-010-9607-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5FMVRDB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01174281v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Philippe Garsi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouzoulet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bidault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/21/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00460601v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianarimanana Andriamboavonjy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2009.05.011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RNPT7C9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274702v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brindel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Doyon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rach&#233;di" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boissin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sebbag" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwm288" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492540v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akthar Samand" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.10.034" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177210v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hawkins" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Shamsaldin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guibout" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2006.09.6719" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122281v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akthar Shamsaldin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.22197" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177215v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176656v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pein" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2006.08.020" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNXZJD6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176662v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Le Deley" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Samand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2006.05.034" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJFR0F3N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177211v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Adjadj" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2005.06.225" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117195v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117150v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2004.03.011" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117148v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Menu-Branthomme" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Hawkins" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20002" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117144v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.11455" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297682v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Hyun Park" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Asgari" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05232628v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.002" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525971v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Drozdovitch" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236034v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.F. Honaryar" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.200" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483857v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jolly" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101634" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483893v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483936v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488101v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488114v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488310v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Charrier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384821v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Derradji" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570675v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benhamou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859228v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249889v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Paris" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X I Septembre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Institut Gustave Roussy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Locquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapeyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Aba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Teuff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fresneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koscielny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Belhechmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;a Locquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jimenez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lapeyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaccao.2025.05.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-B&#233;ni S&#232;na Zossou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Hou&#233;hanou Rodrigue Gnangnon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Biaou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue S. Allodji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17061021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Roberti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Russell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M Pfeiffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge M Krul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.12.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takiy-Eddine Berrandou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cordina-Duverger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mulot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schvartz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2025.1539090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meillan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rivera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ederhy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gueiderikh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Lamrani-Ghaouti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2025.03.018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05106174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41397-025-00369-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Hady Balde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Do" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;nard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105215" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo Yonli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerline Assogba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-025-01830-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Cheugoua-Zanetsie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayne Tierney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thirion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Nankivell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115292" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04434260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heymer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontien Kremer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Winter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.23.00452" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Morin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rivollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abbou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Fayech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noae045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rosselli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraah Al Ahmad Nachar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-24-0010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sarrade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youlia M. Kirova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte de la Lande" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1199043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Mawulawoe Sylvie Henyoh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Marie Yvanne Journy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041165" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Van-Trinh Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari Meinhold Kitahara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leenhardt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0155" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Little" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wakeford" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia B. Zablotska" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borrego" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith T. Griffin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02387-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehan Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#263;ile M. Ronckers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Elizabeth van Leeuwen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaya S. Moskowitz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M. Leisenring" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02514-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Reulen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Diallo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Veres" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Llanas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02045" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.22.02279" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Chounta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vakalopoulou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bentriou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Thi Do" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15123107" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122356v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Sunguc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike M. Hawkins" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Winter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Dudley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Heymer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-02016-w" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194849v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02400-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107728v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Schwartz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Vu-Bezin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice C. Fresneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-22-0925" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Zidane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Haber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Truong" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rachedi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ory" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcmedi/pbad015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Surun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-023-01606-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233303v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Anne Lucotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Domenighetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew H. Law" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Martin Iles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29337" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122483v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;e C. de Baat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A.M. Feijen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul C. Reulen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnasco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.21.02944" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191607v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Honaryar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Panh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcdd10070299" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benzazon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colnot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Kermenguy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Achkar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.1197079" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106353v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan L. Tintle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri Rice" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Cheng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Andrew Jenkins" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Gallinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104510" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191500v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delacourt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El-Fayech" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23784" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109479" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jop C. Teepen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.34561" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438518v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Clavel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07035-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604073v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hajji-Louati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Paquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02721-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majorie Boussac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22689-w" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250950v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;e de Baat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira van Dalen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Mulder" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Hudson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ehrhardt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(22)00239-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250957v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora van Leeuwen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Armstrong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Leisenring" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-065910" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04438463v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rubino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Andruccioli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bardet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-022-01982-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772582v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lacour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267317" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03599454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Herate" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Brochard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ricoul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Martins" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41747-022-00264-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ronckers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Krul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djac125" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250945v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Withrow" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Anderson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hawkins" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaoncol.2022.4425" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030757v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol29060327" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020953v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Locquet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14235724" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434963v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#341;elie Mayet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Marchi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0193" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03080079v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Drozdovitch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouville" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetuaura Tetuanui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HP.0000000000001262" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374108v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pasqual" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boussin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Bazyka" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvid Nordenskjold" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Yamada" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106295" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lesueur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-20-1142" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288145v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Sugier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guibon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33488" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378212v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Kulkarni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Karimi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bacq-Daian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27888" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03243030v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Aug&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lonjou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88253-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434958v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Gbetchedji" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert C. Hounsossou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D. Houndetoungan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin A. Gbaguidi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxab046" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109168v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige M.Y. Journy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/aba402" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984270v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5470" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565719v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alencar de Pinho" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Snanoudj" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.10230819" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406249v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cari Kitahara" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-19-0417" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064336v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Ren" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Leufroy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C&#244;te" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.2.355" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428862v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31557/APJCP.2019.20.12.3667" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399482v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste C Cazier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevillard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlumberger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-19-0321" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480680v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setcheou Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe J. Bright" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda M. Fidler-Benaoudia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.05.013" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04439303v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.27495" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043749v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maillard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ren" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2017.12.015" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268141v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valteau-Couanet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0600-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02062074v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Giraud-Baro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dassa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P Garay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Obeid" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-016-0712-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01275547v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granzotto" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vogin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Devic" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L. Ferlazzo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2015.11.013" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00935692v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Cl&#233;ro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00411-013-0510-9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762942v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Noel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charlot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.12120794" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00609937v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Dondon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paoletti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeddahir Mousannif" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-010-9607-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5FMVRDB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01174281v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me-Philippe Garsi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouzoulet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bidault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/21/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00460601v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianarimanana Andriamboavonjy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2009.05.011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RNPT7C9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274702v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brindel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Doyon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rach&#233;di" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boissin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sebbag" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwm288" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492540v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akthar Samand" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2007.10.034" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177210v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hawkins" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Shamsaldin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guibout" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2006.09.6719" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122281v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akthar Shamsaldin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.22197" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177215v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176662v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Le Deley" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Samand" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2006.05.034" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJFR0F3N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176656v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pein" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2006.08.020" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNXZJD6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117195v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fr&#233;ry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177211v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Adjadj" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grimaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2005.06.225" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117148v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Menu-Branthomme" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Hawkins" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.20002" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117150v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2004.03.011" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00117144v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.11455" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297682v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=See Hyun Park" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Asgari" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525971v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Drozdovitch" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05232628v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.05.002" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236034v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K.F. Honaryar" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.200" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483857v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jolly" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101634" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488114v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488101v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483893v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483936v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488310v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Charrier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384821v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Derradji" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foray" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570675v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benhamou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859228v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04249889v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universit&#233; Paris" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X I Septembre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Institut Gustave Roussy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>