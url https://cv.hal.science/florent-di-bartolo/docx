--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -243,51 +243,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’esthétique distribuée des blockchains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteus-Cahiers des théories de l'art</w:t>
+              <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, pp.94-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1937,51 +1937,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B95E8A9E"/>
+    <w:nsid w:val="1C0EE9D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>