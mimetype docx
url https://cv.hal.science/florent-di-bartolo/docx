--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">308312609</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=Fp_aUbAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -212,452 +233,452 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’esthétique distribuée des blockchains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, pp.94-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques artistiques et intelligence machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LINKs series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Espace habité, 2 (4), pp.179-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents et phénomènes d’émergence : donner forme par actions et interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Algorithmes, 4, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de la diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cultures numériques : alternatives, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déjouer les interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Questionner le jouable, 4 (1), pp.57‑70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images-souvenirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">So Multiples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.65-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -667,690 +688,690 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackle Climate Change Through Art: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hautbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVA London 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.13-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14236/ewic/EVA2022.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vue des machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art tout contre la machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.127-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images circonstancielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.157-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performative Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARTECH 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Braga, Portugal. pp.309-315, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3359852.3359876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies et pensée magique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machines, magie, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Cerisy-la-Salle, France. pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualising the Multimedia Archives of Bourges’s Institute of Electroacoustic Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVA London 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.138-143, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14236/ewic/EVA2017.33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracing the story of Bourges’s Institute of Electroacoustic Music through exploratory programming and live visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEA2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Manizales, Colombia. pp.391-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparence et opacité des objets communicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.75-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connected Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international Computer Art Congress (CAC.3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.115-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340999v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1360,104 +1381,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de recherche-création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delatour France, 2024, Collection aCROSS, Lenka Stransky, 978-2-7521-0471-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1467,409 +1488,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositifs de recherche-création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delatour France, pp.7-18, 2024, Collection aCROSS, 978-2-7521-0471-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvement : Cinétisme et modèles dynamiques dans la musique et les arts plastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delatour France, pp.329-346, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration du fonds IMEB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'émergence en musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delatour France, pp.139-156, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets communicants : une transparence remise en jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet des objets : évolutions et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.199-219, 2017, 978-1-78405-271-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art des nuages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Bartolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-116, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1937,51 +1958,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C0EE9D4"/>
+    <w:nsid w:val="4FC09684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2168,51 +2189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-di-bartolo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4910-6936" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178046736" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308312609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Bartolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367206v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492257v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.693" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/EVA2022.3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359852.3359876" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/EVA2017.33" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340900v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340999v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340892v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-di-bartolo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4910-6936" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178046736" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308312609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Fp_aUbAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Bartolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412675v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.693" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/EVA2022.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359852.3359876" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561573v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/EVA2017.33" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340900v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340999v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340892v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>