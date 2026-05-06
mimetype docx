--- v0 (2026-04-12)
+++ v1 (2026-05-06)
@@ -1,5892 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5841 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Di Meo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche Inserm Inserm U1248 P&T, Univ. Limoges, FranceDirecteur AdjointInserm US042/CNRS UAR2015 BISCEm</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of the trafficking rescue of defective ABCB4 variants by roscovitine analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.11031. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-39840-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Behavior, Supramolecular Assembly, and Photophysics of Phospholipid–Porphyrin and Phospholipid–Phthalocyanine Conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdechakour Elkihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasim Abuillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlene Mekhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (9), pp.6677-6691. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c05406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and structural insights into HCMV terminase accessory proteins pUL77 and pUL93</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jvi.01173-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation of Porphysomes for Improved Photodynamic Therapy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alhoussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatia Merabishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdechakour Elkihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113621. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-dependent dynamics and dual translocation mechanisms of ABCB4: Insights from molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágota Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Janaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falguières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.1215-1232. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2025.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal tubule-on-chip as a model for predicting cation transport and drug transporter dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.2580. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-85653-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal tubule-on-chip as a model for predicting cation transport and drug transporter dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.2580. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-85653-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of liver injuries by the Serum enhanced binding test sensitive to albumin post-transcriptional modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleiman El Balkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ali Rahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Lakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ludovic Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marving Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-51412-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the nature and pharmacodynamics of tacrolimus metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Mevizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Ludovic Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.107438. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2024.107438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new correctors for traffic-defective ABCB4 variants by a high-content screening approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.898. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-06590-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure and function of the human organic anion transporter 1 in lipid bilayer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Janaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágota Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marving Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chantemargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10755-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHEXL222P Mutation Increases Phex Expression in a New ENU Mouse Model for XLH Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole El Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (8), pp.1356. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13081356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospholipid–porphyrin conjugates: deciphering the driving forces behind their supramolecular assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gabriel Bronstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágota Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rosilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.7387-7407. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2NR01158A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of CFTR correctors on the traffic and the function of intracellularly retained ABCB4 variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ben Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágota Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Janaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Durand-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), pp.1344 - 1357. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/liv.14839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Dioleoyl-Phosphatidylcholine Bilayers under the Influence of Quercetin and Rutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didem Sanver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sadeghpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rappolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (40), pp.11776-11786. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03185250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrone-Trolox conjugate as an inhibitor of lipid oxidation: Towards synergistic antioxidant effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Socrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Milena Gomez Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chantemargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1861, pp.1489 - 1501. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP-1 and GASP-2, two closely structurally related proteins with a functional duality in antitrypsin inhibition specificity: a mechanistic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lapeyronie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montasir Al Mansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online Version of Record before inclusion in an issue, 10 p;. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.15072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivities of MeO-substituted PBN-type nitrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Deletraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Zeamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Reybier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (39), pp.15754--15762. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9nj03805a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Peculiar Behavior of β-Lapachone in Lipid Monolayers and Bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chantemargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (45), pp.14603-14615. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Picture of Fluorescent Probes with Hydrocarbon Tails in Lipid Bilayer Membranes: An Investigation of Selective Affinities and Fluorescent Anisotropies in Different Environmental Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Knippenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Osella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paloncýová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (30), pp.9072 - 9084. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural patterns of the human ABCC4/MRP4 exporter in lipid bilayers rationalize clinically observed polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chantemargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.318 - 327. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2018.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the bridging group in bis-pyridyl ligands: enhancing both the photo- and electroluminescent features of cationic (IPr)Cu I complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (64), pp.16328-16337. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the immunopathological mechanisms of heavy chain deposition disease with implications for clinical management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Javaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (2), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kint.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing NHC–copper(I) dipyridylamine complexes for blue light-emitting electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (23), pp.14678 - 14691. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b04647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimerization of quercetin, Diels-Alder vs. radical-coupling approach: a joint thermodynamics, kinetics, and topological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlína Podloucká</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Otyepka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (8), pp.190. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-016-3051-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding modes of a core-extended metalloporphyrin to human telomeric DNA G-quadruplexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Rubio Magneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (8), pp.2453-2463. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ob02097a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and stereocontrolled synthesis of oligostilbenoids: Theoretical highlights at the supramolecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraswati S. Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sancho Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jff Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (4), pp.538-546. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np300705p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NHC copper(I) complexes bearing dipyridylamine ligands: Synthesis, structural, and photoluminescent studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (17), pp.9181 - 9191. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic501230m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01840015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemistry and Conformation of Skyllamycin, a Non‐Ribosomally Synthesized Peptide from Streptomyces sp. Acta 2897</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bartoschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans‐peter Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (17), pp.4948-4955. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201304562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04648279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylglucuronide in alkaline conditions: migration vs. hydrolysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Mol Model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.2423-32. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-013-1790-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00925176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free radical scavenging by natural polyphenols: atom versus electron transfer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Lazzaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.2082-92. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3116319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant properties of phenolic Schiff bases: Structure-activity relationship and mechanism of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Anouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Raweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bayach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Syukri Baharudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (11), pp.951-964. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10822-013-9692-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding antioxidant properties of natural compounds at the atomic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Anouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlína Podloucká</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Serbian Society For Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.58-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant properties of phenolic Schiff bases: structure-activity relationship and mechanism of action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Anouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Raweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bayach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Syukri Baharudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (11), pp.951-64. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10822-013-9692-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylglucuronide in alkaline conditions: Migration vs. hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.2423-2432. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-013-1790-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning color variation in grape anthocyanins at the molecular scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rustioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guillame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141 (4), pp.4349-57. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00845052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Stacked polyphenolic dimers: A case study using dispersion-corrected methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bayach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sancho Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jff Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 578, pp.120-125. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and stereocontrolled synthesis of oligostilbenoids: Theoretical highlights at the supramolecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraswati S. Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sancho Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jff Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (4), pp.538-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Stacked polyphenolic dimers: A case study using dispersion-corrected methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bayach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sancho Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jff Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 578, pp.120-125. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and stereocontrolled synthesis of oligostilbenoids: theoretical highlights at the supramolecular level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraswati S. Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Sancho-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric F. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (4), pp.538-46. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np300705p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a flavan-3-ol substituent on the affinity of anthocyanins (Pigments) toward vinylcatechin dimers and proanthocyanidins (copigments)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (48), pp.14089-14099. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp307782y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights on anthocyanin pigmentation and copigmentation: A matter of flavonoid π-stacking complexation to be described by DFT-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sancho Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (6), pp.2034-2043. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct300276p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoprotective capacities of lichen metabolites: a joint theoretical and experimental study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Radical Scavenging Properties of Guaiacol Oligomers: A Combined Experimental and Quantum Study of the Guaiacyl-Moiety Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Anouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calliste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Košinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (50), pp.13881-13891. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906285b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6026,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Banet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Crespi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Riahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lakli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39840-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isy Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Giunchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85653-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264553v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Meo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01173-25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alhoussein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatia Merabishvili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cressey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gota T&#243;th" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Janaszkiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.03.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vauthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06590-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Rahali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Lakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marving Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-51412-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107438" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chantemargue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10755-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole El Hakam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081356" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gabriel Bronstein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR01158A" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Saad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Durand-Schneider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.14839" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03185250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Sanver" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sadeghpour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rappolt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01484" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montasir Al Mansi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15072" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Socrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Milena Gomez Giraldo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2019.06.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Deletraz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Zeamari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03805a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02886" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909768v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantemargue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arnion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2018.02.029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911270v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knippenberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Osella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palonc&#253;ov&#225;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01164" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Weber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703270" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bridoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Javaugue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bender" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aucouturier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2016.09.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04647" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavl&#237;na Podlouck&#225;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Otyepka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3051-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Rubio Magneto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob02097a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraswati S. Velu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sancho Garcia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jff Weber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np300705p" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648279v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartoschek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Fiedler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304562" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN6JGQG9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501230m" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bayach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.05.064" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926247v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Sancho-Garcia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric F. Weber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3116319" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Anouar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Raweh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Syukri Baharudin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-013-9692-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1J5CWWLS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925176v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Steel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-013-1790-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4CWTJ3Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anouar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Fabre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926218v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Anouar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Taha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00845052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rustioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillame" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Failla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937883v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937908v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00938819v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nave" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Bras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cruz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teixeira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mateus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307782y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937865v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300276p" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2012.03.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBFRT3T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996907v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calliste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#353;inov&#225;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duroux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906285b" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Banet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Crespi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Riahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lakli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39840-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cressey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim Abuillan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlene Mekhloufi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c05406" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Meo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01173-25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alhoussein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatia Merabishvili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113621" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gota T&#243;th" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Janaszkiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.03.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isy Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Giunchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85653-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Rahali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Lakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marving Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-51412-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107438" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06590-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chantemargue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10755-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole El Hakam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081356" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gabriel Bronstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR01158A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Saad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Durand-Schneider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.14839" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03185250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Sanver" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sadeghpour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rappolt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01484" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Socrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Milena Gomez Giraldo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2019.06.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montasir Al Mansi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15072" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Deletraz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Zeamari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03805a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knippenberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Osella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palonc&#253;ov&#225;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantemargue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arnion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2018.02.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T25S6N5L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633172v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Weber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703270" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364147v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bridoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Javaugue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bender" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Leroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aucouturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2016.09.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04647" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975379v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavl&#237;na Podlouck&#225;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Otyepka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3051-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115274v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Rubio Magneto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob02097a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937893v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraswati S. Velu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sancho Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jff Weber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np300705p" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840015v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501230m" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartoschek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Fiedler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304562" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN6JGQG9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Steel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-013-1790-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4CWTJ3Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3116319" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937806v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Anouar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Raweh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bayach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Syukri Baharudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-013-9692-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1J5CWWLS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anouar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Fabre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926218v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Anouar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Taha" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00845052v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rustioni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillame" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Failla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937883v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.05.064" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937908v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937881v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Sancho-Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric F. Weber" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00938819v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nave" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Bras" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cruz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teixeira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mateus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307782y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937865v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300276p" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841638v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2012.03.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBFRT3T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996907v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calliste" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#353;inov&#225;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duroux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906285b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>