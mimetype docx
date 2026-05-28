--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Di Meo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche Inserm Inserm U1248 P&T, Univ. Limoges, FranceDirecteur AdjointInserm US042/CNRS UAR2015 BISCEm</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of the trafficking rescue of defective ABCB4 variants by roscovitine analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.11031. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-39840-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Behavior, Supramolecular Assembly, and Photophysics of Phospholipid–Porphyrin and Phospholipid–Phthalocyanine Conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdechakour Elkihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasim Abuillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlene Mekhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (9), pp.6677-6691. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c05406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and structural insights into HCMV terminase accessory proteins pUL77 and pUL93</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jvi.01173-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation of Porphysomes for Improved Photodynamic Therapy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alhoussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatia Merabishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdechakour Elkihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113621. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-dependent dynamics and dual translocation mechanisms of ABCB4: Insights from molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágota Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Janaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falguières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.1215-1232. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2025.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal tubule-on-chip as a model for predicting cation transport and drug transporter dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.2580. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-85653-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal tubule-on-chip as a model for predicting cation transport and drug transporter dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.2580. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-85653-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of liver injuries by the Serum enhanced binding test sensitive to albumin post-transcriptional modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleiman El Balkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ali Rahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Lakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ludovic Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marving Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-51412-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the nature and pharmacodynamics of tacrolimus metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Mevizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Ludovic Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.107438. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2024.107438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new correctors for traffic-defective ABCB4 variants by a high-content screening approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.898. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-06590-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure and function of the human organic anion transporter 1 in lipid bilayer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Janaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágota Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marving Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chantemargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10755-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHEXL222P Mutation Increases Phex Expression in a New ENU Mouse Model for XLH Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole El Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (8), pp.1356. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13081356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospholipid–porphyrin conjugates: deciphering the driving forces behind their supramolecular assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gabriel Bronstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágota Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rosilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.7387-7407. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2NR01158A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of CFTR correctors on the traffic and the function of intracellularly retained ABCB4 variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ben Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágota Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Janaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Durand-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), pp.1344 - 1357. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/liv.14839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Dioleoyl-Phosphatidylcholine Bilayers under the Influence of Quercetin and Rutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didem Sanver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sadeghpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rappolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (40), pp.11776-11786. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03185250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrone-Trolox conjugate as an inhibitor of lipid oxidation: Towards synergistic antioxidant effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Socrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Milena Gomez Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chantemargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1861, pp.1489 - 1501. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP-1 and GASP-2, two closely structurally related proteins with a functional duality in antitrypsin inhibition specificity: a mechanistic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lapeyronie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montasir Al Mansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online Version of Record before inclusion in an issue, 10 p;. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.15072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivities of MeO-substituted PBN-type nitrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Deletraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Zeamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Reybier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (39), pp.15754--15762. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9nj03805a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Peculiar Behavior of β-Lapachone in Lipid Monolayers and Bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chantemargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (45), pp.14603-14615. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Picture of Fluorescent Probes with Hydrocarbon Tails in Lipid Bilayer Membranes: An Investigation of Selective Affinities and Fluorescent Anisotropies in Different Environmental Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Knippenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Osella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paloncýová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (30), pp.9072 - 9084. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural patterns of the human ABCC4/MRP4 exporter in lipid bilayers rationalize clinically observed polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chantemargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.318 - 327. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2018.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the bridging group in bis-pyridyl ligands: enhancing both the photo- and electroluminescent features of cationic (IPr)Cu I complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (64), pp.16328-16337. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the immunopathological mechanisms of heavy chain deposition disease with implications for clinical management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Javaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (2), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kint.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing NHC–copper(I) dipyridylamine complexes for blue light-emitting electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (23), pp.14678 - 14691. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b04647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimerization of quercetin, Diels-Alder vs. radical-coupling approach: a joint thermodynamics, kinetics, and topological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlína Podloucká</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Otyepka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (8), pp.190. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-016-3051-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding modes of a core-extended metalloporphyrin to human telomeric DNA G-quadruplexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Rubio Magneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (8), pp.2453-2463. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ob02097a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and stereocontrolled synthesis of oligostilbenoids: Theoretical highlights at the supramolecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraswati S. Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sancho Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jff Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (4), pp.538-546. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np300705p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NHC copper(I) complexes bearing dipyridylamine ligands: Synthesis, structural, and photoluminescent studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (17), pp.9181 - 9191. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic501230m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01840015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemistry and Conformation of Skyllamycin, a Non‐Ribosomally Synthesized Peptide from Streptomyces sp. Acta 2897</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bartoschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans‐peter Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (17), pp.4948-4955. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201304562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04648279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylglucuronide in alkaline conditions: migration vs. hydrolysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Mol Model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.2423-32. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-013-1790-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00925176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free radical scavenging by natural polyphenols: atom versus electron transfer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Lazzaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.2082-92. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3116319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant properties of phenolic Schiff bases: Structure-activity relationship and mechanism of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Anouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Raweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bayach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Syukri Baharudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (11), pp.951-964. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10822-013-9692-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding antioxidant properties of natural compounds at the atomic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Anouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlína Podloucká</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Serbian Society For Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.58-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant properties of phenolic Schiff bases: structure-activity relationship and mechanism of action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Anouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Raweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bayach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Syukri Baharudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (11), pp.951-64. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10822-013-9692-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylglucuronide in alkaline conditions: Migration vs. hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.2423-2432. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-013-1790-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning color variation in grape anthocyanins at the molecular scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rustioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guillame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141 (4), pp.4349-57. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00845052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Stacked polyphenolic dimers: A case study using dispersion-corrected methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bayach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sancho Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jff Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 578, pp.120-125. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and stereocontrolled synthesis of oligostilbenoids: Theoretical highlights at the supramolecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraswati S. Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sancho Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jff Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (4), pp.538-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Stacked polyphenolic dimers: A case study using dispersion-corrected methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bayach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sancho Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jff Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 578, pp.120-125. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and stereocontrolled synthesis of oligostilbenoids: theoretical highlights at the supramolecular level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraswati S. Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Sancho-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric F. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (4), pp.538-46. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np300705p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a flavan-3-ol substituent on the affinity of anthocyanins (Pigments) toward vinylcatechin dimers and proanthocyanidins (copigments)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (48), pp.14089-14099. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp307782y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights on anthocyanin pigmentation and copigmentation: A matter of flavonoid π-stacking complexation to be described by DFT-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sancho Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (6), pp.2034-2043. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct300276p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoprotective capacities of lichen metabolites: a joint theoretical and experimental study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Radical Scavenging Properties of Guaiacol Oligomers: A Combined Experimental and Quantum Study of the Guaiacyl-Moiety Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Anouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calliste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Košinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (50), pp.13881-13891. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906285b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Di Meo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche Inserm Inserm U1248 P&T, Univ. Limoges, FranceDirecteur AdjointInserm US042/CNRS UAR2015 BISCEm</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of the trafficking rescue of defective ABCB4 variants by roscovitine analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Banet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.11031. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-39840-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Behavior, Supramolecular Assembly, and Photophysics of Phospholipid–Porphyrin and Phospholipid–Phthalocyanine Conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdechakour Elkihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasim Abuillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlene Mekhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (9), pp.6677-6691. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c05406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and structural insights into HCMV terminase accessory proteins pUL77 and pUL93</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jvi.01173-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation of Porphysomes for Improved Photodynamic Therapy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alhoussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatia Merabishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdechakour Elkihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113621. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-dependent dynamics and dual translocation mechanisms of ABCB4: Insights from molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágota Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Janaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Falguières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.1215-1232. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2025.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal tubule-on-chip as a model for predicting cation transport and drug transporter dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Giunchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.2580. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-85653-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early detection of liver injuries by the Serum enhanced binding test sensitive to albumin post-transcriptional modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleiman El Balkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ali Rahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Lakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ludovic Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marving Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-51412-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the nature and pharmacodynamics of tacrolimus metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Mevizou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Ludovic Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Arnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.107438. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2024.107438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new correctors for traffic-defective ABCB4 variants by a high-content screening approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Lakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (1), pp.898. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-024-06590-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the structure and function of the human organic anion transporter 1 in lipid bilayer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Janaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágota Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marving Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chantemargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10755-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHEXL222P Mutation Increases Phex Expression in a New ENU Mouse Model for XLH Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole El Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Magnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (8), pp.1356. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13081356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospholipid–porphyrin conjugates: deciphering the driving forces behind their supramolecular assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gabriel Bronstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágota Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rosilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.7387-7407. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2NR01158A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of CFTR correctors on the traffic and the function of intracellularly retained ABCB4 variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ben Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágota Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Janaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Durand-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liver International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), pp.1344 - 1357. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/liv.14839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Dynamics of Dioleoyl-Phosphatidylcholine Bilayers under the Influence of Quercetin and Rutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didem Sanver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sadeghpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rappolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (40), pp.11776-11786. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03185250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASP-1 and GASP-2, two closely structurally related proteins with a functional duality in antitrypsin inhibition specificity: a mechanistic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Parenté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lapeyronie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montasir Al Mansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online Version of Record before inclusion in an issue, 10 p;. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/febs.15072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrone-Trolox conjugate as an inhibitor of lipid oxidation: Towards synergistic antioxidant effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Socrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Milena Gomez Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chantemargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1861, pp.1489 - 1501. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivities of MeO-substituted PBN-type nitrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Deletraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Zeamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Reybier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (39), pp.15754--15762. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9nj03805a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Peculiar Behavior of β-Lapachone in Lipid Monolayers and Bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chantemargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (45), pp.14603-14615. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic Picture of Fluorescent Probes with Hydrocarbon Tails in Lipid Bilayer Membranes: An Investigation of Selective Affinities and Fluorescent Anisotropies in Different Environmental Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Knippenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Osella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paloncýová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (30), pp.9072 - 9084. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural patterns of the human ABCC4/MRP4 exporter in lipid bilayers rationalize clinically observed polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chantemargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Arnion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.318 - 327. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2018.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the bridging group in bis-pyridyl ligands: enhancing both the photo- and electroluminescent features of cationic (IPr)Cu I complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (64), pp.16328-16337. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the immunopathological mechanisms of heavy chain deposition disease with implications for clinical management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Javaugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fannie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (2), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kint.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing NHC–copper(I) dipyridylamine complexes for blue light-emitting electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (23), pp.14678 - 14691. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b04647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimerization of quercetin, Diels-Alder vs. radical-coupling approach: a joint thermodynamics, kinetics, and topological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlína Podloucká</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Otyepka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (8), pp.190. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-016-3051-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding modes of a core-extended metalloporphyrin to human telomeric DNA G-quadruplexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenifer Rubio Magneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (8), pp.2453-2463. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ob02097a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and stereocontrolled synthesis of oligostilbenoids: Theoretical highlights at the supramolecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraswati S. Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sancho Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jff Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76 (4), pp.538-546. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np300705p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NHC copper(I) complexes bearing dipyridylamine ligands: Synthesis, structural, and photoluminescent studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (17), pp.9181 - 9191. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic501230m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01840015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemistry and Conformation of Skyllamycin, a Non‐Ribosomally Synthesized Peptide from Streptomyces sp. Acta 2897</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐Loïc Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bartoschek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans‐peter Fiedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (17), pp.4948-4955. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201304562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04648279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free radical scavenging by natural polyphenols: atom versus electron transfer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Lazzaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.2082-92. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3116319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant properties of phenolic Schiff bases: Structure-activity relationship and mechanism of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Anouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Raweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bayach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Syukri Baharudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (11), pp.951-964. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10822-013-9692-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylglucuronide in alkaline conditions: migration vs. hydrolysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Mol Model</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.2423-32. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-013-1790-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00925176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding antioxidant properties of natural compounds at the atomic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Anouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlína Podloucká</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Serbian Society For Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.58-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant properties of phenolic Schiff bases: structure-activity relationship and mechanism of action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Anouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Raweh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bayach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Syukri Baharudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (11), pp.951-64. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10822-013-9692-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acylglucuronide in alkaline conditions: Migration vs. hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (6), pp.2423-2432. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00894-013-1790-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning color variation in grape anthocyanins at the molecular scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rustioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guillame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141 (4), pp.4349-57. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00845052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Stacked polyphenolic dimers: A case study using dispersion-corrected methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bayach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sancho Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jff Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 578, pp.120-125. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and stereocontrolled synthesis of oligostilbenoids: Theoretical highlights at the supramolecular level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraswati S. Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sancho Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jff Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (4), pp.538-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Stacked polyphenolic dimers: A case study using dispersion-corrected methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bayach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sancho Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jff Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 578, pp.120-125. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regio- and stereocontrolled synthesis of oligostilbenoids: theoretical highlights at the supramolecular level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saraswati S. Velu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Sancho-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric F. Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (4), pp.538-46. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np300705p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00926247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a flavan-3-ol substituent on the affinity of anthocyanins (Pigments) toward vinylcatechin dimers and proanthocyanidins (copigments)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (48), pp.14089-14099. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp307782y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights on anthocyanin pigmentation and copigmentation: A matter of flavonoid π-stacking complexation to be described by DFT-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Sancho Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (6), pp.2034-2043. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ct300276p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoprotective capacities of lichen metabolites: a joint theoretical and experimental study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Boustie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trouillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Radical Scavenging Properties of Guaiacol Oligomers: A Combined Experimental and Quantum Study of the Guaiacyl-Moiety Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Anouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calliste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Košinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (50), pp.13881-13891. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp906285b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Banet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Crespi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Riahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lakli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39840-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cressey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim Abuillan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlene Mekhloufi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c05406" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Meo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01173-25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alhoussein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatia Merabishvili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113621" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gota T&#243;th" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Janaszkiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.03.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isy Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Giunchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85653-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Rahali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Lakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marving Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-51412-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107438" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06590-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chantemargue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10755-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole El Hakam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081356" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gabriel Bronstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR01158A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Saad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Durand-Schneider" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.14839" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03185250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Sanver" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sadeghpour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rappolt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01484" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Socrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Milena Gomez Giraldo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2019.06.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montasir Al Mansi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15072" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Deletraz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Zeamari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03805a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02886" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knippenberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Osella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palonc&#253;ov&#225;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantemargue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arnion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2018.02.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T25S6N5L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633172v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Weber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703270" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364147v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bridoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Javaugue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bender" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Leroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aucouturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2016.09.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04647" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975379v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavl&#237;na Podlouck&#225;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Otyepka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3051-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115274v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Rubio Magneto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob02097a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937893v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraswati S. Velu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sancho Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jff Weber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np300705p" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840015v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501230m" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schubert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartoschek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Fiedler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304562" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN6JGQG9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Steel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-013-1790-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4CWTJ3Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3116319" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937806v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Anouar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Raweh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bayach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Syukri Baharudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-013-9692-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1J5CWWLS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anouar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Fabre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926218v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Anouar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Taha" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937889v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00845052v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rustioni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillame" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Failla" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937883v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.05.064" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937908v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937881v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Sancho-Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric F. Weber" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00938819v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nave" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Bras" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cruz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teixeira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mateus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307782y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937865v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300276p" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841638v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2012.03.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBFRT3T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996907v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calliste" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#353;inov&#225;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duroux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906285b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Banet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Crespi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Riahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lakli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39840-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cressey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasim Abuillan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlene Mekhloufi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c05406" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Meo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01173-25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alhoussein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatia Merabishvili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113621" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gota T&#243;th" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Janaszkiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.03.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isy Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Faucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Giunchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Humeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85653-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Rahali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Lakis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marving Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-51412-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Mevizou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ludovic Sauvage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arnion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107438" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vauthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06590-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chantemargue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10755-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole El Hakam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraige" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Magnol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13081356" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gabriel Bronstein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR01158A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Saad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Durand-Schneider" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.14839" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03185250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem Sanver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sadeghpour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rappolt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01484" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lapeyronie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montasir Al Mansi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15072" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488134v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Socrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rosselin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Milena Gomez Giraldo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2019.06.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Deletraz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Zeamari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reybier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03805a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bourgaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02886" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knippenberg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Osella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palonc&#253;ov&#225;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01164" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantemargue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Picard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arnion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2018.02.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T25S6N5L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Elie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Weber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sguerra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703270" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364147v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bridoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Javaugue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bender" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Leroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aucouturier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2016.09.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b04647" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavl&#237;na Podlouck&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Otyepka" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3051-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115274v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Rubio Magneto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob02097a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937893v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraswati S. Velu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sancho Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jff Weber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np300705p" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sauvageot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501230m" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648279v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Schubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartoschek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Fiedler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304562" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QN6JGQG9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3116319" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937806v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Anouar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Raweh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bayach" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Syukri Baharudin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-013-9692-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1J5CWWLS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00925176v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Steel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-013-1790-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N4CWTJ3Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937896v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anouar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Fabre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926218v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Anouar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Taha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00845052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rustioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillame" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Failla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937883v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.05.064" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937908v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Sancho-Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric F. Weber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00938819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nave" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Bras" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cruz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teixeira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mateus" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307782y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937865v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300276p" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841638v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2012.03.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRBFRT3T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calliste" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#353;inov&#225;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duroux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp906285b" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>