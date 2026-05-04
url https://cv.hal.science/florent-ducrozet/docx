--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -370,334 +370,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unintentional formation of nitrate and nitrite ions during nanodiamonds sonication: A source of radical and electron scavengers</w:t>
+                <w:t xml:space="preserve">Milled nanodiamonds overproduce solvated electrons while scavenging hydroxyl radicals under gamma irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Peulon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (39), pp.19544-19553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049116v1</w:t>
+                <w:t xml:space="preserve">hal-04445842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milled nanodiamonds overproduce solvated electrons while scavenging hydroxyl radicals under gamma irradiation</w:t>
+                <w:t xml:space="preserve">Unintentional formation of nitrate and nitrite ions during nanodiamonds sonication: A source of radical and electron scavengers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Jianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (39), pp.19544-19553. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 663, pp.131087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445842v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the reactivity of detonation nanodiamonds during the first stages of graphitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -745,431 +745,431 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano11102671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03379043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de la nature et de la chimie de surface de nanodiamants sur leur réactivité sous rayonnement ionisant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matériaux. Université Paris-Saclay, 2022. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022UPAST131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04122995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation en spectroscopie de photoémission de nanodiamants produits par différents modes de synthèse présentant différentes chimies de surface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">XPS investigation of surface graphitized nanodiamonds: evidence of a nano effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03671301v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03681019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS investigation of surface graphitized nanodiamonds: evidence of a nano effect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation en spectroscopie de photoémission de nanodiamants produits par différents modes de synthèse présentant différentes chimies de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorris Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...52 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">tel-04122995v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03671301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1324,51 +1324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebastian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Julieta Garcia Villavicencio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ptasinska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00040d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Jianu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131087" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445842v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04722" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04122995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebastian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Julieta Garcia Villavicencio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ptasinska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00040d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04722" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Jianu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131087" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04122995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>