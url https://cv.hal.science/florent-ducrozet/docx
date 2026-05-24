--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -72,717 +72,851 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry of the shallow surface of isolated nanodiamonds probed by synchrotron X-ray photoemission</w:t>
+                <w:t xml:space="preserve">Synergistic ruthenium single-atom and nanoparticles in nickel as cooperative catalysts for the alkaline hydrogen evolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H A Girard</w:t>
+                <w:t xml:space="preserve">Gaëlle Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Finas</w:t>
+                <w:t xml:space="preserve">Marie-Sophie Dias-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Saoudi</w:t>
+                <w:t xml:space="preserve">Sumit Bawari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ducrozet</w:t>
+                <w:t xml:space="preserve">Linghui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Briant</w:t>
+                <w:t xml:space="preserve">Chiddharth Muthuraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (42), pp.24601-24611. </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5nr02241j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d6nr00391e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322248v1</w:t>
+                <w:t xml:space="preserve">hal-05612223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying hydroxyl radicals generated by a low-temperature plasma using coumarin: methodology and precautions</w:t>
+                <w:t xml:space="preserve">Chemistry of the shallow surface of isolated nanodiamonds probed by synchrotron X-ray photoemission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Ducrozet</w:t>
+                <w:t xml:space="preserve">H A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Sebastian</w:t>
+                <w:t xml:space="preserve">M Finas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Julieta Garcia Villavicencio</w:t>
+                <w:t xml:space="preserve">L Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Ptasinska</w:t>
+                <w:t xml:space="preserve">F Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, pp.8651 - 8657. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (42), pp.24601-24611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp00040d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5nr02241j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513503v1</w:t>
+                <w:t xml:space="preserve">hal-05322248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milled nanodiamonds overproduce solvated electrons while scavenging hydroxyl radicals under gamma irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantifying hydroxyl radicals generated by a low-temperature plasma using coumarin: methodology and precautions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Amal Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cecilia Julieta Garcia Villavicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Ptasinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04722⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.8651 - 8657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00040d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445842v1</w:t>
+                <w:t xml:space="preserve">hal-04513503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unintentional formation of nitrate and nitrite ions during nanodiamonds sonication: A source of radical and electron scavengers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Milled nanodiamonds overproduce solvated electrons while scavenging hydroxyl radicals under gamma irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (39), pp.19544-19553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c04722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049116v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unintentional formation of nitrate and nitrite ions during nanodiamonds sonication: A source of radical and electron scavengers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Jianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 663, pp.131087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New insights into the reactivity of detonation nanodiamonds during the first stages of graphitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (10), pp.2671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano11102671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03379043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -792,100 +926,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nature et de la chimie de surface de nanodiamants sur leur réactivité sous rayonnement ionisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Paris-Saclay, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UPAST131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04122995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -895,289 +1029,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS investigation of surface graphitized nanodiamonds: evidence of a nano effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Ducrozet</w:t>
+                <w:t xml:space="preserve">Caractérisation en spectroscopie de photoémission de nanodiamants produits par différents modes de synthèse présentant différentes chimies de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorris Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Girard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03681019v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03671301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation en spectroscopie de photoémission de nanodiamants produits par différents modes de synthèse présentant différentes chimies de surface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">XPS investigation of surface graphitized nanodiamonds: evidence of a nano effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03671301v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03681019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1324,51 +1458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebastian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Julieta Garcia Villavicencio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ptasinska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00040d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445842v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04722" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Jianu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131087" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04122995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Khalil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dias-Fernandes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Bawari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghui Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiddharth Muthuraj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6nr00391e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebastian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Julieta Garcia Villavicencio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ptasinska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00040d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04722" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Jianu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peulon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131087" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04122995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>