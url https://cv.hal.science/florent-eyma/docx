--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -1513,51 +1513,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of compression and compression after impact of wood-based sandwich structures</w:t>
+                <w:t xml:space="preserve">Numerical modeling of impact on wood-based sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Susainathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
@@ -1571,127 +1571,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.03.095⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2018.1519619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104770v1</w:t>
+                <w:t xml:space="preserve">hal-02053251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of impact on wood-based sandwich structures</w:t>
+                <w:t xml:space="preserve">Experimental investigation of compression and compression after impact of wood-based sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Susainathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
@@ -1705,99 +1701,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.0. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.236-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376494.2018.1519619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.03.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053251v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visuo-tactile and topographic characterizations of finished wood surface quality by French consumers and industrials: acceptability thresholds for raised grain</w:t>
               </w:r>
@@ -2024,278 +2024,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of machining parameters on raised grain occurring after the application of water-based finishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahiana Ramananantoandro</w:t>
+                <w:t xml:space="preserve">Moisture content monitoring in glulam structures by embedded sensors via electrical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rincé</w:t>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Irle</w:t>
+                <w:t xml:space="preserve">Vincent Gibiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (3), pp.733--752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-018-0989y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950751v1</w:t>
+                <w:t xml:space="preserve">hal-01940477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture content monitoring in glulam structures by embedded sensors via electrical methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Effects of machining parameters on raised grain occurring after the application of water-based finishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiana Ramananantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Jacob</w:t>
+                <w:t xml:space="preserve">Christophe Belloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gibiat</w:t>
+                <w:t xml:space="preserve">Sébastien Rincé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Irle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (4), pp.1323--1333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940477v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual and visuo-tactile preferences of Malagasy consumers for machined wood surfaces for furniture: acceptability thresholds for surface parameters</w:t>
               </w:r>
@@ -4400,168 +4400,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la caractérisation mécanique des interfaces du contreplaqué</w:t>
+                <w:t xml:space="preserve">INFLUENCE OF THE NUMBER OF PLIES ON THE STIFFNESS OF LAMINATED VENEER LUMBER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3éme conférence des Eco-Matériaux en Afrique, CEMA 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Africaine des Eco-matériaux, Jun 2024, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606298v1</w:t>
+                <w:t xml:space="preserve">hal-04644650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la résistance aux trous du LVL de peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4616,342 +4612,359 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF THE NUMBER OF PLIES ON THE STIFFNESS OF LAMINATED VENEER LUMBER</w:t>
+                <w:t xml:space="preserve">Sur la caractérisation mécanique des interfaces du contreplaqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">3éme conférence des Eco-Matériaux en Afrique, CEMA 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Africaine des Eco-matériaux, Jun 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644650v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term structural health monitoring of outside exposed glulam for civil engineering applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical characterization and modelling of poplar plywood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Greffier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent Eyma</w:t>
+                <w:t xml:space="preserve">Eyma Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Experimental Mechanics Applications in Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, PORTO, Portugal</w:t>
+              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324495v1</w:t>
+                <w:t xml:space="preserve">hal-04206181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du taux de restitution d'énergie en mode I d'un LVL de peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelard Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4970,178 +4983,165 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées du GDR 3544 « Sciences du bois » (2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges, Nov 2023, Limoges, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and modelling of poplar plywood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Long term structural health monitoring of outside exposed glulam for civil engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyma Florent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Serra</w:t>
+                <w:t xml:space="preserve">Luis Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Besançon (France), France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Experimental Mechanics Applications in Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, PORTO, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206181v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique et modélisation du contreplaqué de peuplier</w:t>
               </w:r>
@@ -5242,537 +5242,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the crashworthiness properties of plywood.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+                <w:t xml:space="preserve">Assessment of glulam structures: moisture monitoring and investigation on the effect of climatic conditions on durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECOND EUROPEAN CONFERENCE ON CRASHWORTHINESS OF COMPOSITE STRUCTURES (ECCCS-2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Timber Bridges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859833v1</w:t>
+                <w:t xml:space="preserve">hal-04324575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Health Monitoring of glulam infrastructures with non-destructive embedded sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Static and dynamic crushing of sandwich tubes with a birch core and carbon skins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th European Conference on Composite Materials (ECCM20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324536v1</w:t>
+                <w:t xml:space="preserve">hal-03859853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic crushing of sandwich tubes with a birch core and carbon skins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Guélou</w:t>
+                <w:t xml:space="preserve">Structural Health Monitoring of glulam infrastructures with non-destructive embedded sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Composite Materials (ECCM20)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/27293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859853v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of glulam structures: moisture monitoring and investigation on the effect of climatic conditions on durability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">On the crashworthiness properties of plywood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Timber Bridges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">SECOND EUROPEAN CONFERENCE ON CRASHWORTHINESS OF COMPOSITE STRUCTURES (ECCCS-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324575v1</w:t>
+                <w:t xml:space="preserve">hal-03859833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois, un matériau pour la mobilité durable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5970,51 +5970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois, un matériau pour la mobilité durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6409,247 +6409,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTINUOUS MEASUREMENT OF MOISTURE CONTENT IN GLULAM STRUCTURES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Développement et caractérisation d'éco-structures composites à base de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on structural health assessment of timber structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Guimaraes, Portugal</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153173v1</w:t>
+                <w:t xml:space="preserve">hal-02421456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et caractérisation d'éco-structures composites à base de bois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Guélou</w:t>
+                <w:t xml:space="preserve">CONTINUOUS MEASUREMENT OF MOISTURE CONTENT IN GLULAM STRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">5th international conference on structural health assessment of timber structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421456v1</w:t>
+                <w:t xml:space="preserve">hal-03153173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la santé structurale des structures en bois lamellé-collé : détermination d'un modèle pour le suivi de l'humidité</w:t>
               </w:r>
@@ -7067,103 +7067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOISTURE CONTENT MONITORING IN GLULAM STRUCTURES BY EMBEDDED SENSORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gibiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference on Structural Health Assessment of Timber Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7361,51 +7361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gibiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Timber Bridges 2017- Skellefteå, Suède, 29-29 juin 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Skellefteå, Sweden. pp.80-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9248,51 +9248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Susainathan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barbero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sanchez-Saez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-025-02324-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119658" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel La&#252;gt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larricq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2165147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141431v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Peignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;lard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103982" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04259629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;lou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2023.2270189" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-022-01871-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1991533" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01228-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.03.095" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1519619" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ramanakoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0807-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rinc&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-0989y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Falimiarana Ramanakoto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjy Nandrianina Andrianantenaina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0460-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andraina Rajemison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0299-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Le Dref" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Denaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698.59" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pescay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100636001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.10.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883902v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean M&#233;ausoone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078631v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(03)00880-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR5LCFJB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003084" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. M&#233;ausoone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-001-0250-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBRRKDGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04606298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Hadiji" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04644650v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Greffier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelard L&#233;o" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206181v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyma Florent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27293" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909308v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286689v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03153173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421456v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02133948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02139594v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Geisler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052448v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramanakoto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramananantoandro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geisler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02139593v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Susainathan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052458v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramanantoandro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183457v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ramanakoto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Rajemison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277015v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;ronnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057323v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Rajemison" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183556v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746526v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10186" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Susainathan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barbero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sanchez-Saez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-025-02324-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119658" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel La&#252;gt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larricq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2165147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141431v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Peignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;lard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103982" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04259629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;lou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2023.2270189" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-022-01871-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1991533" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01228-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1519619" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.03.095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ramanakoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0807-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-0989y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rinc&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Falimiarana Ramanakoto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjy Nandrianina Andrianantenaina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0460-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andraina Rajemison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0299-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Le Dref" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Denaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698.59" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pescay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100636001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.10.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883902v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean M&#233;ausoone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078631v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(03)00880-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR5LCFJB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003084" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. M&#233;ausoone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-001-0250-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBRRKDGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04644650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916209v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04606298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Hadiji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyma Florent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287252v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelard L&#233;o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Greffier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27293" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909308v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286689v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03153173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02133948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02139594v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Geisler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052448v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramanakoto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramananantoandro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geisler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02139593v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Susainathan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052458v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramanantoandro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183457v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ramanakoto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Rajemison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277015v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;ronnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057323v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Rajemison" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183556v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746526v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10186" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>