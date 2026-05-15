--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2024,278 +2024,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture content monitoring in glulam structures by embedded sensors via electrical methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of machining parameters on raised grain occurring after the application of water-based finishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiana Ramananantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Eyma</w:t>
+                <w:t xml:space="preserve">Christophe Belloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Jacob</w:t>
+                <w:t xml:space="preserve">Sébastien Rincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gibiat</w:t>
+                <w:t xml:space="preserve">Mark Irle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (4), pp.1323--1333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940477v1</w:t>
+                <w:t xml:space="preserve">hal-01950751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of machining parameters on raised grain occurring after the application of water-based finishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahiana Ramananantoandro</w:t>
+                <w:t xml:space="preserve">Moisture content monitoring in glulam structures by embedded sensors via electrical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Belloncle</w:t>
+                <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rincé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Irle</w:t>
+                <w:t xml:space="preserve">Vincent Gibiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (3), pp.733--752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-018-0989y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950751v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual and visuo-tactile preferences of Malagasy consumers for machined wood surfaces for furniture: acceptability thresholds for surface parameters</w:t>
               </w:r>
@@ -4032,247 +4032,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strains and cutting forces involved in the solid wood rotating cutting process</w:t>
+                <w:t xml:space="preserve">Study of the properties of thirteen tropical wood species to improve the prediction of cutting forces in mode B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Méausoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 148 (2), pp.220-225. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61 (1), pp.55-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-0136(03)00880-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/forest:2003084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078631v1</w:t>
+                <w:t xml:space="preserve">hal-00883828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the properties of thirteen tropical wood species to improve the prediction of cutting forces in mode B.</w:t>
+                <w:t xml:space="preserve">Strains and cutting forces involved in the solid wood rotating cutting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Méausoone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 148 (2), pp.220-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-0136(03)00880-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2003084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00883828v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the transitional zone of wood species on cutting forces in the router cutting process (90-0)</w:t>
               </w:r>
@@ -4521,51 +4521,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la résistance aux trous du LVL de peuplier</w:t>
+                <w:t xml:space="preserve">Sur la caractérisation mécanique des interfaces du contreplaqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
@@ -4579,114 +4579,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.43-48</w:t>
+              <w:t xml:space="preserve">3éme conférence des Eco-Matériaux en Afrique, CEMA 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Africaine des Eco-matériaux, Jun 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916209v1</w:t>
+                <w:t xml:space="preserve">hal-04606298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la caractérisation mécanique des interfaces du contreplaqué</w:t>
+                <w:t xml:space="preserve">Évaluation de la résistance aux trous du LVL de peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
@@ -4700,94 +4704,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3éme conférence des Eco-Matériaux en Afrique, CEMA 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Africaine des Eco-matériaux, Jun 2024, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606298v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization and modelling of poplar plywood</w:t>
               </w:r>
@@ -5830,269 +5830,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and modelling of poplar plywood.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bois, un matériau pour la mobilité durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Composite Structures. ICCS-25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2éme Conférence sur les Eco-Matériaux en Afrique – CEMA’2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saly, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859814v1</w:t>
+                <w:t xml:space="preserve">hal-03909308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois, un matériau pour la mobilité durable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical characterization and modelling of poplar plywood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Serra</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2éme Conférence sur les Eco-Matériaux en Afrique – CEMA’2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saly, Sénégal</w:t>
+              <w:t xml:space="preserve">25th International Conference on Composite Structures. ICCS-25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909308v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood as a structural material for transportation industry: Past example and recent advances</w:t>
               </w:r>
@@ -6409,247 +6409,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et caractérisation d'éco-structures composites à base de bois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Guélou</w:t>
+                <w:t xml:space="preserve">CONTINUOUS MEASUREMENT OF MOISTURE CONTENT IN GLULAM STRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">5th international conference on structural health assessment of timber structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421456v1</w:t>
+                <w:t xml:space="preserve">hal-03153173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTINUOUS MEASUREMENT OF MOISTURE CONTENT IN GLULAM STRUCTURES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Développement et caractérisation d'éco-structures composites à base de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on structural health assessment of timber structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Guimaraes, Portugal</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153173v1</w:t>
+                <w:t xml:space="preserve">hal-02421456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la santé structurale des structures en bois lamellé-collé : détermination d'un modèle pour le suivi de l'humidité</w:t>
               </w:r>
@@ -7067,103 +7067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOISTURE CONTENT MONITORING IN GLULAM STRUCTURES BY EMBEDDED SENSORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gibiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference on Structural Health Assessment of Timber Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7361,51 +7361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gibiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Timber Bridges 2017- Skellefteå, Suède, 29-29 juin 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Skellefteå, Sweden. pp.80-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9248,51 +9248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Susainathan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barbero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sanchez-Saez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-025-02324-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119658" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel La&#252;gt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larricq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2165147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141431v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Peignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;lard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103982" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04259629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;lou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2023.2270189" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-022-01871-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1991533" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01228-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1519619" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.03.095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ramanakoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0807-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-0989y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rinc&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Falimiarana Ramanakoto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjy Nandrianina Andrianantenaina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0460-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andraina Rajemison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0299-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Le Dref" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Denaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698.59" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pescay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100636001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.10.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883902v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean M&#233;ausoone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078631v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(03)00880-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR5LCFJB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003084" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. M&#233;ausoone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-001-0250-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBRRKDGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04644650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916209v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04606298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Hadiji" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyma Florent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287252v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelard L&#233;o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Greffier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27293" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909308v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286689v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03153173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02133948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02139594v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Geisler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052448v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramanakoto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramananantoandro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geisler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02139593v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Susainathan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052458v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramanantoandro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183457v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ramanakoto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Rajemison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277015v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;ronnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057323v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Rajemison" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183556v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746526v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10186" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05489319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Susainathan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barbero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sanchez-Saez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-025-02324-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119658" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel La&#252;gt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larricq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2165147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141431v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Peignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;lard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103982" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04259629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;lou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2023.2270189" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-022-01871-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2021.1991533" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02975947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-020-01228-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1519619" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.03.095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ramanakoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiana Ramananantoandro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0807-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Belloncle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rinc&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-0989y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Falimiarana Ramanakoto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjy Nandrianina Andrianantenaina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marchal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0460-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611014v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9967-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Haddad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bougherara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andraina Rajemison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0299-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078611v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053229" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Le Dref" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Denaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698.59" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pescay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100636001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187724v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005683v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.10.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883902v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean M&#233;ausoone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078631v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(03)00880-X" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR5LCFJB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. M&#233;ausoone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-001-0250-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBRRKDGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04644650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04606298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Hadiji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916209v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyma Florent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287252v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelard L&#233;o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Greffier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27293" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859861v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286689v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03153173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421456v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487465v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02133948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02139594v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Geisler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02078673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052448v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramanakoto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramananantoandro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geisler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02139593v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Susainathan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052458v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramanantoandro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183457v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ramanakoto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Rajemison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277015v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;ronnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057323v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183554v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Rajemison" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183556v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746526v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10186" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>