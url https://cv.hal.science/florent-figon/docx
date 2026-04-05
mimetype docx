--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -2360,51 +2360,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11EB4773"/>
+    <w:nsid w:val="E3D429F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>