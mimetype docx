--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -946,235 +946,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene is a local modulator of jasmonate-dependent phenolamide accumulation during Manduca sexta herbivory in Nicotiana attenuata</w:t>
+                <w:t xml:space="preserve">Barriers and Promises of the Developing Pigment Organelle Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Figon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian T Baldwin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gaquerel</w:t>
+                <w:t xml:space="preserve">Leila Deravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13955⟩</w:t>
+              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icb/icab164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200880v1</w:t>
+                <w:t xml:space="preserve">hal-03319372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and Promises of the Developing Pigment Organelle Field</w:t>
+                <w:t xml:space="preserve">Ethylene is a local modulator of jasmonate-dependent phenolamide accumulation during Manduca sexta herbivory in Nicotiana attenuata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Figon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian T Baldwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Deravi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Casas</w:t>
+                <w:t xml:space="preserve">Emmanuel Gaquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (3), pp.964-981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icb/icab164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.13955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319372v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncyclized xanthommatin is a key ommochrome intermediate in invertebrate coloration</w:t>
               </w:r>
@@ -2360,51 +2360,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3D429F9"/>
+    <w:nsid w:val="BEE3A55F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2591,51 +2591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-figon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6172-3865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312252X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-6880-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/english/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leca.osug.fr/?lang=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social.sciences.re/@ffigon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Figon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-025-02079-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-023-01431-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hurbain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103020118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108661" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T Baldwin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaquerel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13955" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Deravi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02886293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Croix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2020.103403" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02333637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12441" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ripoll" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Domingues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201709055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Llandres Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.086470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03413931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02333664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028065" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Jovovi&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Biland&#382;ija" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.5.e87043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-figon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6172-3865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312252X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-6880-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/english/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leca.osug.fr/?lang=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social.sciences.re/@ffigon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Figon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-025-02079-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-023-01431-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hurbain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103020118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108661" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Deravi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab164" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200880v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T Baldwin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaquerel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13955" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02886293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Croix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2020.103403" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02333637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12441" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ripoll" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Domingues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201709055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Llandres Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.086470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03413931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02333664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028065" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Jovovi&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Biland&#382;ija" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.5.e87043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>