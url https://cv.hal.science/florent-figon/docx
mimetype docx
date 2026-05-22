--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,2305 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2253 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Figon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences, Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">florent-figon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6172-3865</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25312252X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=0K12MKQAAAAJ&hl=fr&authuser=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/U-6880-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am an associate professor (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in French) of </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), working at the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire d'écologie alpine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LECA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5553 CNRS-Université Grenoble Alpes-Université Savoie Mont-Blanc, France) and the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut national supérieur du professorat et de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSPÉ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) of Grenoble. I am deeply interested in understanding organismal biology with an integrative approach, i.e. at a multiscale and interdisciplinary level.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research at the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Ecology Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> focuses on the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ecophysiology of pigmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in insects, particularly on the link between global change (temperature and metal pollutants) and pigments (ommochromes, pterins and melanins) of butterfly wings. By deciphering the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">structural and functional diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> of wing pigments along </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">thermal and urban gradients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in the Alps, the aim is to provide a better understanding of how animals can adapt to human impacts on their ecosystems. This project is deeply </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">interdisciplinary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, with methods ranging from quantum chemistry to correlative Synchrotron-based and electron imaging.</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid enables biogenic crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22, pp.7-8. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41589-025-02079-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol Alteration of Behavioral Response to Pheromone in Bombyx mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Jaffar-Bandjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (7-8), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-023-01431-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Integrative Biology of Pigment Organelles, a Quantum Chemical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icab045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catabolism of lysosome-related organelles in color-changing spiders supports intracellular turnover of pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Hurbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Trépout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Medjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (35), pp.e2103020118. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2103020118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic coupling in the reduced state lies at the origin of color changes of ommochromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Ciofini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Adamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185, pp.108661. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2020.108661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Promises of the Developing Pigment Organelle Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Deravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative and Comparative Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icb/icab164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene is a local modulator of jasmonate-dependent phenolamide accumulation during Manduca sexta herbivory in Nicotiana attenuata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian T Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gaquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (3), pp.964-981. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.13955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncyclized xanthommatin is a key ommochrome intermediate in invertebrate coloration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Croix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Viaud-Massuard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.103403. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2020.103403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ommochromes in invertebrates: biochemistry and cell biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 94 (1), pp.156-183. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myosin VI and branched actin filaments mediate membrane constriction and fission of melanosomal tubule carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heiligenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Hurbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217 (8), pp.2709 - 2726. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.201709055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and hormonal factors controlling reversible colour change in crab spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Llandres Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Christidès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216 (20), pp.3886-3895. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.086470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobiochimie et biologie cellulaire des ommochromes : implications dans le changement de couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Tours, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03413931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and Physiological Colour Changes in the Animal Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, 2018, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0028065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narration et schéma en SVT : Étude d'une situation autour de la régulation de la glycémie en classe de terminale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Science Drawing Science 4e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intentionnalité dans les représentations schématiques en classe de SVT : Rôle et limites de compétences endo-narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dessart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe rencontres scientifiques de l'association pour la recherche en didactique des sciences et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d’un obstacle didactique en formation initiale d’enseignants de SVT : Vers une typologie du finalisme dans les écrits d’étudiants en master MEEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dessart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe rencontres scientifiques de l'association pour la recherche en didactique des sciences et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms underlying albinism as a consequence of ommochrome deficiency in cave isopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lada Jovović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Figon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Bilandžija</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Subterranean Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cluj-Napoca, Romania. pp.353-362, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.5.e87043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2360,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEE3A55F"/>
+    <w:nsid w:val="905856F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2591,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-figon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6172-3865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312252X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-6880-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/english/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leca.osug.fr/?lang=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social.sciences.re/@ffigon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Figon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-025-02079-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-023-01431-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hurbain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103020118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108661" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Deravi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab164" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200880v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T Baldwin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaquerel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13955" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02886293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Croix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2020.103403" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02333637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12441" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ripoll" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Domingues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201709055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Llandres Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.086470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03413931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02333664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028065" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754023v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Jovovi&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Biland&#382;ija" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.5.e87043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-figon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6172-3865" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312252X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=0K12MKQAAAAJ&amp;hl=fr&amp;authuser=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/U-6880-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr/english/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leca.osug.fr/?lang=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social.sciences.re/@ffigon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Figon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-025-02079-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jaffar-Bandjee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-023-01431-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab045" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hurbain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103020118" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ciofini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2020.108661" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Deravi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icab164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T Baldwin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaquerel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13955" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02886293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Croix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2020.103403" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02333637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12441" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ripoll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Domingues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201709055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Llandres Lopez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mandon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.086470" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03413931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02333664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Jovovi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Biland&#382;ija" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.5.e87043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>