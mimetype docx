--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,1136 +100,1136 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and hardness for Metric Dimension on digraphs</w:t>
+                <w:t xml:space="preserve">Locating-dominating partitions for some classes of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dailly</w:t>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Foucaud</w:t>
+                <w:t xml:space="preserve">Paras Vinubhai Maniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anni Hakanen</w:t>
+                <w:t xml:space="preserve">Kaustav Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinabandhu Pradhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2026.103776⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 349 (3), pp.114886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996353v2</w:t>
+                <w:t xml:space="preserve">hal-05383647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying codes in graphs of given maximum degree: Characterizing trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identifying open codes in trees and 4-cycle-free graphs of given maximum degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Henning</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 349 (2), pp.114826. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 386, pp.319-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2026.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998828v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on partitioning the vertex set of a graph into a dominating set and a locating dominating set</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Algorithms and hardness for Metric Dimension on digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tero Laihonen</w:t>
+                <w:t xml:space="preserve">Anni Hakanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 33 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 158, pp.103776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/14049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2026.103776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022831v1</w:t>
+                <w:t xml:space="preserve">hal-04996353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isometric path complexity of graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying codes in graphs of given maximum degree: Characterizing trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Vaxès</w:t>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 349 (2), pp.114743. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114743⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 349 (2), pp.114826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999380v1</w:t>
+                <w:t xml:space="preserve">hal-04998828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between broadcast domination and multipacking numbers on chordal and other hyperbolic graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isometric path complexity of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandip Das</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joydeep Mukherjee</w:t>
+                <w:t xml:space="preserve">Yann Vaxès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2026.02.006⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 349 (2), pp.114743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999387v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating-dominating partitions for some classes of graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Relation between broadcast domination and multipacking numbers on chordal and other hyperbolic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Samim Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paras Vinubhai Maniya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dinabandhu Pradhan</w:t>
+                <w:t xml:space="preserve">Joydeep Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114886⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 386, pp.184-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2026.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383647v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying open codes in trees and 4-cycle-free graphs of given maximum degree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A note on partitioning the vertex set of a graph into a dominating set and a locating dominating set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Henning</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antony Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tero Laihonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 386, pp.319-333. </w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2026.02.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37236/14049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998649v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022831v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterizing Path Partitions</w:t>
+                <w:t xml:space="preserve">Monitoring arc-geodetic sets of oriented graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Fernau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tapas Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Mann</w:t>
+                <w:t xml:space="preserve">Clara Marcille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utkarsh Padariya</w:t>
+                <w:t xml:space="preserve">P.D. Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajath Rao K.N.</w:t>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1028, pp.115029. </w:t>
+              <w:t xml:space="preserve">, 2025, 1031, pp.115079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2024.115029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852374v1</w:t>
+                <w:t xml:space="preserve">hal-04894551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring arc-geodetic sets of oriented graphs</w:t>
+                <w:t xml:space="preserve">Parameterizing Path Partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tapas Das</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Henning Fernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Marcille</w:t>
+                <w:t xml:space="preserve">Kevin Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D. Pavan</w:t>
+                <w:t xml:space="preserve">Utkarsh Padariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagnik Sen</w:t>
+                <w:t xml:space="preserve">Rajath Rao K.N.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1031, pp.115079. </w:t>
+              <w:t xml:space="preserve">, 2025, 1028, pp.115029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2024.115029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894551v2</w:t>
+                <w:t xml:space="preserve">hal-04852374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance-based (and path-based) covering problems for graphs of given cyclomatic number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Hakanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 348 (11), pp.114595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1289,51 +1289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhadeep Dev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjana Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1387,1785 +1387,1785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On three domination-based identification problems in block graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Connected greedy colourings of perfect graphs and other classes: the good, the bad and the ugly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Defrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FI-242179⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 25:2 (Graph Theory), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.8715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809986v2</w:t>
+                <w:t xml:space="preserve">hal-03406709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On locating and neighbor-locating colorings of sparse graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On three domination-based identification problems in block graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D.K. Supraja</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret K Wagler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2024.07.012⟩</w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191 (3-4), pp.197-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-242179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665507v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Graphs Coverable by k Shortest Paths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On locating and neighbor-locating colorings of sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Todinca</w:t>
+                <w:t xml:space="preserve">Soumen Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Supraja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1564511⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 358, pp.366-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2024.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611604v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremal digraphs for open neighbourhood location-domination and identifying codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On Graphs Coverable by k Shortest Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pouyeh Sharifani</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Todinca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.12.018⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (2), pp.1840-1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1564511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398730v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood complexity of graphs of bounded twin-width</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extremal digraphs for open neighbourhood location-domination and identifying codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narges Ghareghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouyeh Sharifani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 347, pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2023.103772⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04177614v1</w:t>
+                <w:t xml:space="preserve">hal-04398730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected greedy colourings of perfect graphs and other classes: the good, the bad and the ugly</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Neighbourhood complexity of graphs of bounded twin-width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, vol. 25:2 (Graph Theory), </w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115, pp.103772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.8715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2023.103772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406709v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Double Covers and Homomorphism Bounds of Signed Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bounds and Extremal Graphs for Total Dominating Identifying Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rongxing Xu</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30 (3), pp.P3.31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/10754⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/11342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356591v2</w:t>
+                <w:t xml:space="preserve">hal-04173548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and Approximation for Discriminating and Identifying Code Problems in Geometric Setups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extended Double Covers and Homomorphism Bounds of Signed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arunabha Sen</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongxing Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-022-01073-0⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), pp.P3.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/10754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145915v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RED-BLUE SEPARATION problem on graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity and Approximation for Discriminating and Identifying Code Problems in Geometric Setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjana Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhas Nandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunabha Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114061⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (7), pp.1850-1882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-022-01073-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854400v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds and Extremal Graphs for Total Dominating Identifying Codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The RED-BLUE SEPARATION problem on graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhadeep Ranjan Dev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjana Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (3), </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 970, pp.114061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/11342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173548v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smallest $C_{2l+1}$-critical graphs of odd-girth $2k+1$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Problems Related to a Conjecture on Location-Domination in Twin-Free Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indian Journal of Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.39-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784719v1</w:t>
+                <w:t xml:space="preserve">hal-03784417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting and Improving Upper Bounds for Identifying Codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Smallest $C_{2l+1}$-critical graphs of odd-girth $2k+1$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M148999X⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 319, pp.564 - 575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849449v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Modification for Edge-Coloured and Signed Graph Homomorphism Problems: Parameterized and Classical Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+                <w:t xml:space="preserve">Dimitri Lajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Lajou</w:t>
+                <w:t xml:space="preserve">Valia Mitsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 84 (5), pp.1183-1212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00453-021-00918-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the edges of a graph using distances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Revisiting and Improving Upper Bounds for Identifying Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joe Ryan</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (4), pp.2619-2634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M148999X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043870v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problems Related to a Conjecture on Location-Domination in Twin-Free Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monitoring the edges of a graph using distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Shun Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirka Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Ryan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (1), pp.39-41</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 319, pp.425-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784417v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact square coloring of subcubic planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchismita Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 293, pp.74-89. </w:t>
@@ -3203,77 +3203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and algorithms for injective edge-coloring in graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lajou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 170, pp.106121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3307,90 +3307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing extremal graphs for open neighbourhood location-domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narges Ghareghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Roshany-Tabrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouyeh Sharifani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 302, pp.76-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3418,304 +3418,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domination and location in twin-free digraphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Complexity of planar signed graph homomorphisms to cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valia Mitsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 284, pp.42-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.03.025⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 284, pp.166-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041356v1</w:t>
+                <w:t xml:space="preserve">hal-02990576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of planar signed graph homomorphisms to cycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Domination and location in twin-free digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théo Pierron</w:t>
+                <w:t xml:space="preserve">Shahrzad Heydarshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 284, pp.166-178. </w:t>
+              <w:t xml:space="preserve">, 2020, 284, pp.42-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990576v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening the Murty-Simon conjecture on diameter 2 critical graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Hansberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3762,77 +3762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcast domination and multipacking: bounds and the integrality gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C. Brewster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74 (1), pp.86-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3857,77 +3857,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphism bounds of signed bipartite K4-minor-free graphs and edge-colorings of 2k-regular K4-minor-free multigraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 261, pp.40-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3961,90 +3961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding the Order of a Graph Using Its Diameter and Metric Dimension: A Study Through Tree Decompositions and VC Dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dankelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Antony Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4108,51 +4108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of Grundy coloring and its variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunjung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4206,958 +4206,958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random subgraphs make identification affordable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The complexity of tropical graph homomorphisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Perarnau</w:t>
+                <w:t xml:space="preserve">Ararat Harutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriol Serra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pavol Hell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Manoussakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/JOC.2017.v8.n1.a3⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 229, pp.64-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041297v1</w:t>
+                <w:t xml:space="preserve">hal-01520739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, location-domination and metric dimension on interval and permutation graphs. I. Bounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification, location-domination and metric dimension on interval and permutation graphs. II. Algorithms and complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George B. Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.01.006⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (3), pp.914-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-016-0184-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198783v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of recursively partitionable graphs with connectivity 2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Random subgraphs make identification affordable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Pilsniak</w:t>
+                <w:t xml:space="preserve">Guillem Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7151/dmgt.1925⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.57-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/JOC.2017.v8.n1.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672505v4</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, location-domination and metric dimension on interval and permutation graphs. II. Algorithms and complexity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parameterized and approximation complexity of the detection pair problem in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (6), pp.1039 - 1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7155/jgaa.00449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-016-0184-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01198784v1</w:t>
+                <w:t xml:space="preserve">hal-01871140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized and approximation complexity of the detection pair problem in graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structural properties of recursively partitionable graphs with connectivity 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ralf Klasing</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Pilsniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37, pp.89-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7151/dmgt.1925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7155/jgaa.00449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01871140v1</w:t>
+                <w:t xml:space="preserve">hal-00672505v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location-domination in line graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification, location-domination and metric dimension on interval and permutation graphs. I. Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Henning</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George B. Mertzios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.05.020⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 668, pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041286v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphism bounds and edge-colourings of K4-minor-free graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Location-domination in line graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reza Naserasr</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340 (1), pp.3140-3153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520741v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of tropical graph homomorphisms.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Homomorphism bounds and edge-colourings of K4-minor-free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 229, pp.64-81. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.128-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.04.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520739v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating-total dominating sets in twin-free graphs: a conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5195,64 +5195,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location-domination and matching in cubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 339 (4), pp.1221-1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5286,64 +5286,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating–dominating sets in twin-free graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Löwenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5397,256 +5397,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating-dominating sets and identifying codes in graphs of girth at least 5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Subgraphs without Short Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camino Balbuena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adriana Hansberg</w:t>
+                <w:t xml:space="preserve">M. Krivelevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.65-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/140954416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041268v1</w:t>
+                <w:t xml:space="preserve">hal-03041235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Subgraphs without Short Cycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Locating-dominating sets and identifying codes in graphs of girth at least 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camino Balbuena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Perarnau</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Hansberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.P2.15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041235v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision and approximation complexity for identifying codes and locating-dominating sets in restricted graph classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31, pp.48-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5665,1088 +5665,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the structure of arbitrarily partitionable graphs with given connectivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Centroidal bases in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Przybylo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariusz Woźniak</w:t>
+                <w:t xml:space="preserve">Peter J. Slater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.09.007⟩</w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (2), pp.96-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.21560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918947v1</w:t>
+                <w:t xml:space="preserve">hal-01428804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centroidal bases in graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An improved lower bound for (1,&amp;lt;=2)-identifying codes in the king grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Slater</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tero Laihonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/net.21560⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics of Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/amc.2014.8.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428804v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved lower bound for (1,&amp;lt;=2)-identifying codes in the king grid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the structure of arbitrarily partitionable graphs with given connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Przybylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Woźniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics of Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (1), pp.35-52. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 162, pp.381-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/amc.2014.8.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639998v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying path covers in graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identifying codes in line graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matjaz Kovse</w:t>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23, pp.21-34. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (4), pp.425-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2013.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957969v1</w:t>
+                <w:t xml:space="preserve">hal-00605406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing extremal digraphs for identifying codes and extremal cases of Bondy's theorem on induced subsets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identifying path covers in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaz Kovse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00373-012-1136-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2013.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526446v3</w:t>
+                <w:t xml:space="preserve">hal-00957969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying codes in line graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterizing extremal digraphs for identifying codes and extremal cases of Bondy's theorem on induced subsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 73 (4), pp.425-448. </w:t>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.463-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.21686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00373-012-1136-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605406v2</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526446v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds for identifying codes in terms of degree parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the size of identifying codes in triangle-free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillem Perarnau</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Kosowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (10-11), pp.1532-1546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578230v5</w:t>
+                <w:t xml:space="preserve">hal-00530172v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally identifying colourings for graphs with given maximum degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iiro Honkala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tero Laihonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 312 (10), pp.1832--1837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.disc.2012.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the size of identifying codes in triangle-free graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bounds for identifying codes in terms of degree parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.P32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.02.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00530172v3</w:t>
+                <w:t xml:space="preserve">hal-00578230v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal graphs for the identifying code problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matjaz Kovse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (4), pp.628-638. </w:t>
@@ -6816,64 +6816,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms and Hardness for Geodetic Set on Tree-like Digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narges Ghareghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6944,979 +6944,979 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial-time algorithm recognizing exact cubes of trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+                <w:t xml:space="preserve">Structural Parameterization of Locating-Dominating Set and Test Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Echeverría</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Foucaud</w:t>
+                <w:t xml:space="preserve">Diptapriyo Majumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Jiménez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prafullkumar Tale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Latin-American Algorithms, Graphs, and Optimization Symposium (LAGOS 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.10.284⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Algorithms and Complexity (CIAC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.187-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92932-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383639v1</w:t>
+                <w:t xml:space="preserve">hal-05071838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Dimension and Geodetic Set Parameterized by Vertex Cover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Polynomial-time algorithms for Path Cover on trees and graphs of bounded treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atrayee Majumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Galby</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tobias Mömke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Roshany-Tabrizi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Symposium on Theoretical Aspects of Computer Science (STACS 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2025.33⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Coimbatore, India. pp.147-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83438-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963873v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Parameterization of Locating-Dominating Set and Test Cover</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metric Dimension and Geodetic Set Parameterized by Vertex Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Galby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Khazaliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diptapriyo Majumdar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fionn Mc Inerney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Algorithms and Complexity (CIAC 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92932-8_13⟩</w:t>
+              <w:t xml:space="preserve">42nd International Symposium on Theoretical Aspects of Computer Science (STACS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Jena, Germany. pp.33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2025.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071838v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial-time algorithms for Path Cover on trees and graphs of bounded treewidth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A polynomial-time algorithm recognizing exact cubes of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Echeverría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atrayee Majumder</w:t>
+                <w:t xml:space="preserve">Andrea Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Mömke</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nikita Manuylenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Coimbatore, India. pp.147-159, </w:t>
+              <w:t xml:space="preserve">13th Latin-American Algorithms, Graphs, and Optimization Symposium (LAGOS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Buenos Aires, Argentina. pp.86-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-83438-7_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.10.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931788v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight (Double) Exponential Bounds for Identification Problems: Locating-Dominating Set and Test Cover</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monitoring edge-geodetic sets in graphs: extremal graphs, bounds, complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marcille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zin Mar Myint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. B. Sandeep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 35th International Symposium on Algorithms and Computation (ISAAC 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2024.19⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Bhilai, India. pp.29-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-52213-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820017v1</w:t>
+                <w:t xml:space="preserve">hal-04396469v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms and Complexity for Path Covers of Temporal DAGs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dailly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Klasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 49th International Symposium on Mathematical Foundations of Computer Science (MFCS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Bratislava, Slovakia. pp.38:1-38:17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2024.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring edge-geodetic sets in graphs: extremal graphs, bounds, complexity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tight (Double) Exponential Bounds for Identification Problems: Locating-Dominating Set and Test Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diptapriyo Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prafullkumar Tale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Bhilai, India. pp.29-43, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 35th International Symposium on Algorithms and Computation (ISAAC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Sydney, Australia. pp.19:1-19:18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-52213-0_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2024.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396469v2</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problems in NP can admit double-exponential lower bounds when parameterized by treewidth or vertex cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Galby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Khazaliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaohua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fionn Mc Inerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 51st EATCS International Colloquium on Automata, Languages, and Programming (ICALP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Talinn, Estonia. pp.66:1-66:19, </w:t>
@@ -7948,1517 +7948,1517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Bounds and Constructions for Neighbor-Locating Colorings of Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Isometric Path Complexity of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D K Supraja</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Vaxès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_9⟩</w:t>
+              <w:t xml:space="preserve">48th International Symposium on Mathematical Foundations of Computer Science (MFCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Bordeaux, France. pp.32:1-32:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2023.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965313v1</w:t>
+                <w:t xml:space="preserve">hal-04184516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and Hardness for Metric Dimension on Digraphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation Between Broadcast Domination and Multipacking Numbers on Chordal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dailly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anni Hakanen</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Samim Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joydeep Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th International Workshop on Graph-Theoretic Concepts in Computer Science (WG 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43380-1_17⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Gandhinagar, India. pp.297-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216265v2</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring edge-geodetic sets in graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parameterizing Path Partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Fernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lekshmi Ramasubramony Sulochana</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utkarsh Padariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. N. Rajath Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Gandhinagar, India. pp.245-256, </w:t>
+              <w:t xml:space="preserve">13th International Conference on Algorithms and Complexity (CIAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Larnaca, Cyprus. pp.187-201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30448-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812622v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085831v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying codes in bipartite graphs of given maximum degree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On Three Domination-Based Identification Problems in Block Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Wagler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Latin-American Algorithms, Graphs and Optimization Symposium (LAGOS 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2023.08.225⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Gandhinagar, India. pp.271-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213143v1</w:t>
+                <w:t xml:space="preserve">hal-03974121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-Based Covering Problems for Graphs of Given Cyclomatic Number</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New Bounds and Constructions for Neighbor-Locating Colorings of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anni Hakanen</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumen Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D K Supraja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Fundamentals of Computation Theory (FCT 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Gandhinagar, India. pp.121-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43587-4_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04214541v1</w:t>
+                <w:t xml:space="preserve">hal-03965313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isometric Path Complexity of Graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Algorithms and Hardness for Metric Dimension on Digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Vaxès</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Hakanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Symposium on Mathematical Foundations of Computer Science (MFCS 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2023.32⟩</w:t>
+              <w:t xml:space="preserve">49th International Workshop on Graph-Theoretic Concepts in Computer Science (WG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, fribourg, Switzerland. pp.232-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43380-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184516v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterizing Path Partitions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monitoring edge-geodetic sets in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. N. Rajath Rao</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekshmi Ramasubramony Sulochana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Algorithms and Complexity (CIAC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Gandhinagar, India. pp.245-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-30448-4_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04085831v3</w:t>
+                <w:t xml:space="preserve">hal-03812622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation Between Broadcast Domination and Multipacking Numbers on Chordal Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identifying codes in bipartite graphs of given maximum degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joydeep Mukherjee</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Latin-American Algorithms, Graphs and Optimization Symposium (LAGOS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Huatulco, Oaxaca, México, Mexico. pp.157-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2023.08.225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03974126v1</w:t>
+                <w:t xml:space="preserve">hal-04213143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Three Domination-Based Identification Problems in Block Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Distance-Based Covering Problems for Graphs of Given Cyclomatic Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annegret Wagler</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Hakanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Gandhinagar, India. pp.271-283, </w:t>
+              <w:t xml:space="preserve">24th International Symposium on Fundamentals of Computation Theory (FCT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Trier, Germany. pp.132-146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43587-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974121v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and Algorithms for ISOMETRIC PATH COVER on Chordal Graphs and Beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Red-Blue Separation Problem on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhadeep Ranjan Dev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjana Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Symposium on Algorithms and Computation (ISAAC 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2022.12⟩</w:t>
+              <w:t xml:space="preserve">IWOCA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Trier, Germany. pp.285-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06678-8_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899912v1</w:t>
+                <w:t xml:space="preserve">hal-03711361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On graphs coverable by k shortest paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Todinca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Symposium on Algorithms and Computation (ISAAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Seoul, South Korea. pp.40:1--40:15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2022.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Red-Blue Separation Problem on Graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Complexity and Algorithms for ISOMETRIC PATH COVER on Chordal Graphs and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Trier, Germany. pp.285-298, </w:t>
+              <w:t xml:space="preserve">33rd International Symposium on Algorithms and Computation (ISAAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Seoul, France. pp.12:1--12:17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06678-8_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2022.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711361v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cliques in exact distance powers of graphs of given maximum degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suchismita Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAGOS 2021 - 11th Latin and American Algorithms, Graphs and Optimisation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Sao Paulo, Brazil. pp.427-436, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9486,789 +9486,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Broadcast Domination and Multipacking in Digraphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Algorithms and complexity for geodetic sets on planar and chordal graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorial Algorithms - 31st International Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-48966-3_20⟩</w:t>
+              <w:t xml:space="preserve">31st International Symposium on Algorithms and Computation (ISAAC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Hong-Kong, Hong Kong SAR China. pp.7:1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2020.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793880v1</w:t>
+                <w:t xml:space="preserve">hal-03041361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smallest $C_{2l+1}$-Critical Graphs of Odd-Girth $2k+1$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monitoring the edges of a graph using distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reza Naserasr</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirka Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Ryan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-39219-2_16⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Hyderabad, India. pp.28-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-39219-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041342v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the edges of a graph using distances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Complexity of Broadcast Domination and Multipacking in Digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joe Ryan</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Hyderabad, India. pp.28-40, </w:t>
+              <w:t xml:space="preserve">Combinatorial Algorithms - 31st International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Bordeaux, France. pp.264-276, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-39219-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48966-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500423v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating Codes in Geometric Setups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Smallest $C_{2l+1}$-Critical Graphs of Odd-Girth $2k+1$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arunabha Sen</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Symposium on Algorithms and Computation (ISAAC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2020.24⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Hyderabad, India. pp.184-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-39219-2_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041359v1</w:t>
+                <w:t xml:space="preserve">hal-03041342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardness and Approximation for the Geodetic Set Problem in Some Graph Classes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Discriminating Codes in Geometric Setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjana Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bodhayan Roy</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhas C Nandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunabha Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-39219-2_9⟩</w:t>
+              <w:t xml:space="preserve">31st International Symposium on Algorithms and Computation (ISAAC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Hong-Kong, Hong Kong SAR China. pp.24:1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2020.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041353v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and complexity for geodetic sets on planar and chordal graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hardness and Approximation for the Geodetic Set Problem in Some Graph Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmender Gahlawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subir Kumar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodhayan Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Symposium on Algorithms and Computation (ISAAC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Hong-Kong, Hong Kong SAR China. pp.7:1-15, </w:t>
+              <w:t xml:space="preserve">6th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Hyderabad, India. pp.102-115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2020.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-39219-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041361v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of Conjunctive Regular Path Query Homomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10341,90 +10341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity of Edge-Coloured and Signed Graph Homomorphism Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+                <w:t xml:space="preserve">Dimitri Lajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valia Mitsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10465,304 +10465,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Approximability of Partial VC Dimension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithms and Complexity for Metric Dimension and Location-domination on Interval and Permutation Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bazgan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+                <w:t xml:space="preserve">George Mertzios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference, COCOA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.92-106, </w:t>
+              <w:t xml:space="preserve"> International Workshop on Graph-Theoretic Concepts in Computer Science WG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.175 - 471, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53174-7_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431728v1</w:t>
+                <w:t xml:space="preserve">hal-01518713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and Complexity for Metric Dimension and Location-domination on Interval and Permutation Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Approximability of Partial VC Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bazgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Workshop on Graph-Theoretic Concepts in Computer Science WG 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.175 - 471, </w:t>
+              <w:t xml:space="preserve">10th International Conference, COCOA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.92-106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-53174-7_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518713v1</w:t>
+                <w:t xml:space="preserve">hal-01431728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of Grundy Coloring and Its Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10822,64 +10822,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity of Homomorphisms of Signed Graphs and Signed Constraint Satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th Latin American Symposium on Theoretical Informatics (LATIN 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Montevideo, Uruguay. pp.526-537, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10913,51 +10913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complexity of the identifying code problem in restricted graph classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms (IWOCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rouen, France. pp.150-163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11003,77 +11003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random subgraphs make identification affordable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Combinatorics, Graph Theory and Applications (EUROCOMB 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.415-420, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11107,51 +11107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On graph identification problems and the special case of identifying vertices using paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matjaž Kovše</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11198,103 +11198,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge identifying codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications (EUROCOMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. pp.343-348, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11366,644 +11366,644 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized complexity of isometric path partition: treewidth and diameter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Parameterized Complexity of Computing the VC-Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionn Mc Inerney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prafullkumar Tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534703v1</w:t>
+                <w:t xml:space="preserve">hal-05326107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Parameterized Complexity of Computing the VC-Dimension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parameterized complexity of isometric path partition: treewidth and diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Defrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prafullkumar Tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326107v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and complexity for monitoring edge-geodetic sets in graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Algorithms and complexity for path covers of temporal DAGs: when is Dilworth dynamic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S Taruni</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999433v1</w:t>
+                <w:t xml:space="preserve">hal-04493029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Dimension and Geodetic Set Parameterized by Vertex Cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Galby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Khazaliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaohua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fionn Mc Inerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying codes in triangle-free graphs of bounded maximum degree</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Algorithms and complexity for monitoring edge-geodetic sets in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marcille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sandeep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Taruni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998814v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight (Double) Exponential Bounds for Identification Problems: Locating-Dominating Set and Test Cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diptapriyo Majumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prafullkumar Tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12015,311 +12015,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Parameterization of Locating-Dominating Set and Test Cover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identifying codes in triangle-free graphs of bounded maximum degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Prafullkumar Tale</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999447v1</w:t>
+                <w:t xml:space="preserve">hal-04998814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and complexity for path covers of temporal DAGs: when is Dilworth dynamic?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+                <w:t xml:space="preserve">Structural Parameterization of Locating-Dominating Set and Test Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dailly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ralf Klasing</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diptapriyo Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prafullkumar Tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493029v1</w:t>
+                <w:t xml:space="preserve">hal-04999447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problems in NP can Admit Double-Exponential Lower Bounds when Parameterized by Treewidth or Vertex Cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Galby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Khazaliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaohua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fionn Mc Inerney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12341,64 +12341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of conjunctive regular path query homomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12455,103 +12455,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms and complexity for geodetic sets on interval and chordal graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmender Galhawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lajou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12569,103 +12569,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and algorithms for Isometric Path Cover on chordal graphs and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dailly</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmender Gahlawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12687,90 +12687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On powers of interval graphs and their orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12788,90 +12788,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structure of arbitrarily partitionable graphs with given connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Przybylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Woźniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12921,77 +12921,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on online and recursively arbitrarily vertex-partitionable balloons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Pilsniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13041,51 +13041,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial and algorithmic aspects of identifying codes in graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Data Structures and Algorithms [cs.DS]. Université Sciences et Technologies - Bordeaux I, 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13281,51 +13281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996353v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Hakanen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2026.103776" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Chakraborty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henning" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Lehtil&#228;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Laihonen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/14049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyayan Chakraborty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vax&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114743" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Das" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Samim Islam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joydeep Mukherjee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2026.02.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paras Vinubhai Maniya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinabandhu Pradhan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114886" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2026.02.032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Fernau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Padariya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Rao K.N." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.115029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894551v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Das" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marcille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Pavan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115079" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114595" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Dev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Dey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Narayanan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekshmi Ramasubramony Sulochana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.08.041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809986v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret K Wagler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242179" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Nandi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Supraja" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.07.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dumas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Todinca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1564511" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Ghareghani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyeh Sharifani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.12.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103772" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brosse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.8715" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356591v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxing Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10754" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas Nandy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunabha Sen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01073-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Ranjan Dev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114061" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11342" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.08.040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849449v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M148999X" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658581v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lajou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00918-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043870v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Shun Kao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirka Miller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ryan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925881v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchismita Mishra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.01.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Roshany-Tabrizi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.06.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Heydarshahi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hansberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.06.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Brewster" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.09.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dankelmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1097833" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.12.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Perarnau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Serra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JOC.2017.v8.n1.a3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672505v4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pilsniak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1925" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0184-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00449" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041286v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.05.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2017.01.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520739v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Hell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manoussakis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.11.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sasse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.038" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camino Balbuena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krivelevich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perarnau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954416" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923356v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918947v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Przybylo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wo&#378;niak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.09.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428804v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Slater" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21560" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2014.8.35" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Kovse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2013.07.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526446v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-012-1136-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605406v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21686" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578230v5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614513v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiro Honkala" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2012.01.034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530172v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kosowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.02.009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477467v4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guerrini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485784v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lorieau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Mohammad-Noori" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasa Parvini Oskuei" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17156-6_14" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383639v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jim&#233;nez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Manuylenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.10.284" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963873v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Galby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Khazaliya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Li" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Mc Inerney" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2025.33" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071838v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptapriyo Majumdar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prafullkumar Tale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92932-8_13" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931788v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atrayee Majumder" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#246;mke" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83438-7_13" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2024.19" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675995v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.38" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396469v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zin Mar Myint" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Sandeep" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52213-0_3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631780v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.66" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965313v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Supraja" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216265v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_17" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_19" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213143v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.225" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214541v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43587-4_10" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184516v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2023.32" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085831v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Rajath Rao" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30448-4_14" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974126v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_23" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974121v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Wagler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_21" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899912v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmender Gahlawat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2022.12" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895886v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2022.40" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711361v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06678-8_21" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540673v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.052" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793880v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48966-3_20" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041342v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_16" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500423v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas C Nandy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2020.24" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041353v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subir Kumar Ghosh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodhayan Roy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041361v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2020.7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288666v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Madelaine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhouari Nourine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22996-2_10" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491871v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pierron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.15" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431728v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bazgan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518713v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53174-7_32" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370531v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21398-9_9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858270v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54423-1_46" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45278-9_14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZG41ZV7X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_66" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960561v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kov&#353;e" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35926-2_4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960555v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.056" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ69K7VM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534703v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mari" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326107v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999433v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sandeep" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taruni" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999439v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998814v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999415v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999447v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493029v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999406v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999117v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richad" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230514v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmender Galhawat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710812v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198830v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690253v9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766138v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paras Vinubhai Maniya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Paul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinabandhu Pradhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114886" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Chakraborty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henning" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2026.02.032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996353v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Hakanen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2026.103776" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Lehtil&#228;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114826" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyayan Chakraborty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vax&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114743" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Das" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Samim Islam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joydeep Mukherjee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2026.02.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022831v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Laihonen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/14049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894551v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Das" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marcille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Pavan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Fernau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Padariya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Rao K.N." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.115029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114595" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Dev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Dey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Narayanan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekshmi Ramasubramony Sulochana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.08.041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.8715" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809986v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret K Wagler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Nandi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Supraja" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.07.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dumas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Todinca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1564511" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Ghareghani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyeh Sharifani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.12.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103772" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11342" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356591v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxing Xu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10754" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas Nandy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunabha Sen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01073-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Ranjan Dev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.08.040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lajou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00918-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M148999X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043870v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Shun Kao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirka Miller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ryan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925881v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchismita Mishra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.01.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Roshany-Tabrizi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.06.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Heydarshahi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hansberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.06.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Brewster" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.09.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dankelmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1097833" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.12.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Hell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manoussakis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0184-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Perarnau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Serra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JOC.2017.v8.n1.a3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00449" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672505v4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pilsniak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1925" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198783v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.05.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520741v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2017.01.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.11.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sasse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.038" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krivelevich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perarnau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954416" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camino Balbuena" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923356v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Slater" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21560" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639998v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2014.8.35" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Przybylo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wo&#378;niak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.09.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605406v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21686" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Kovse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2013.07.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526446v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-012-1136-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530172v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kosowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.02.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614513v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiro Honkala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2012.01.034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578230v5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477467v4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guerrini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485784v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lorieau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Mohammad-Noori" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasa Parvini Oskuei" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17156-6_14" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071838v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptapriyo Majumdar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prafullkumar Tale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92932-8_13" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931788v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atrayee Majumder" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#246;mke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83438-7_13" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963873v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Galby" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Khazaliya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Mc Inerney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2025.33" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jim&#233;nez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Manuylenko" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.10.284" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396469v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zin Mar Myint" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Sandeep" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52213-0_3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.38" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820017v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2024.19" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631780v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.66" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2023.32" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974126v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_23" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085831v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Rajath Rao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30448-4_14" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974121v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Wagler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_21" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Supraja" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216265v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_17" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812622v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_19" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213143v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.225" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43587-4_10" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711361v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06678-8_21" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895886v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2022.40" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899912v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmender Gahlawat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2022.12" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540673v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.052" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041361v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2020.7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500423v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793880v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gras" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48966-3_20" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041342v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_16" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041359v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas C Nandy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2020.24" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041353v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subir Kumar Ghosh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodhayan Roy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288666v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Madelaine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhouari Nourine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22996-2_10" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491871v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pierron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.15" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518713v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53174-7_32" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431728v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bazgan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370531v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21398-9_9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858270v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54423-1_46" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45278-9_14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZG41ZV7X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_66" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960561v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kov&#353;e" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35926-2_4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960555v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.056" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ69K7VM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326107v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534703v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mari" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493029v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999439v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999433v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sandeep" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taruni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999415v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998814v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999447v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999406v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999117v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richad" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230514v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmender Galhawat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710812v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198830v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690253v9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766138v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>