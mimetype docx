--- v1 (2026-04-06)
+++ v2 (2026-05-15)
@@ -66,2855 +66,2890 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating-dominating partitions for some classes of graphs</w:t>
+                <w:t xml:space="preserve">Relation between broadcast domination and multipacking numbers on chordal and other hyperbolic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandip Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaustav Paul</w:t>
+                <w:t xml:space="preserve">Sk Samim Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinabandhu Pradhan</w:t>
+                <w:t xml:space="preserve">Joydeep Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 349 (3), pp.114886. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 386, pp.184-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2026.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383647v1</w:t>
+                <w:t xml:space="preserve">hal-04999387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying open codes in trees and 4-cycle-free graphs of given maximum degree</w:t>
+                <w:t xml:space="preserve">Algorithms and hardness for Metric Dimension on digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Henning</w:t>
+                <w:t xml:space="preserve">Anni Hakanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 386, pp.319-333. </w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 158, pp.103776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2026.02.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2026.103776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998649v1</w:t>
+                <w:t xml:space="preserve">hal-04996353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and hardness for Metric Dimension on digraphs</w:t>
+                <w:t xml:space="preserve">Identifying codes in graphs of given maximum degree: Characterizing trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dailly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anni Hakanen</w:t>
+                <w:t xml:space="preserve">Michael Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2026.103776⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 349 (2), pp.114826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996353v2</w:t>
+                <w:t xml:space="preserve">hal-04998828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying codes in graphs of given maximum degree: Characterizing trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+                <w:t xml:space="preserve">Algorithms and complexity for geodetic sets on interval and chordal graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandip Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lajou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114826⟩</w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 311, pp.105456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2026.105456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998828v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230514v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isometric path complexity of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Vaxès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 349 (2), pp.114743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between broadcast domination and multipacking numbers on chordal and other hyperbolic graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A note on partitioning the vertex set of a graph into a dominating set and a locating dominating set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joydeep Mukherjee</w:t>
+                <w:t xml:space="preserve">Michael Antony Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tero Laihonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2026.02.006⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/14049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999387v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022831v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on partitioning the vertex set of a graph into a dominating set and a locating dominating set</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterizing optimal monitoring edge-geodetic sets for some structured graph classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tero Laihonen</w:t>
+                <w:t xml:space="preserve">Arti Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/14049⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 389, pp.92-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2026.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022831v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring arc-geodetic sets of oriented graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Locating-dominating partitions for some classes of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Marcille</w:t>
+                <w:t xml:space="preserve">Paras Vinubhai Maniya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D. Pavan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sagnik Sen</w:t>
+                <w:t xml:space="preserve">Dinabandhu Pradhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115079⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 349 (3), pp.114886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894551v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterizing Path Partitions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identifying open codes in trees and 4-cycle-free graphs of given maximum degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rajath Rao K.N.</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2024.115029⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 386, pp.319-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2026.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852374v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-based (and path-based) covering problems for graphs of given cyclomatic number</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Parameterizing Path Partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Fernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anni Hakanen</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utkarsh Padariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Rao K.N.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114595⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1028, pp.115029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2024.115029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081111v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring edge-geodetic sets in graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring arc-geodetic sets of oriented graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapas Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subhadeep Dev</w:t>
+                <w:t xml:space="preserve">Clara Marcille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjana Dey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Foucaud</w:t>
+                <w:t xml:space="preserve">P.D. Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishna Narayanan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lekshmi Ramasubramony Sulochana</w:t>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2025.08.041⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1031, pp.115079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999331v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected greedy colourings of perfect graphs and other classes: the good, the bad and the ugly</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Distance-based (and path-based) covering problems for graphs of given cyclomatic number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Hakanen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.8715⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 348 (11), pp.114595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406709v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On three domination-based identification problems in block graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Monitoring edge-geodetic sets in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhadeep Dev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjana Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annegret K Wagler</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekshmi Ramasubramony Sulochana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/FI-242179⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 377, pp.598-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2025.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809986v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On locating and neighbor-locating colorings of sparse graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On three domination-based identification problems in block graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D.K. Supraja</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret K Wagler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2024.07.012⟩</w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191 (3-4), pp.197-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-242179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665507v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Graphs Coverable by k Shortest Paths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On locating and neighbor-locating colorings of sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ioan Todinca</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumen Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Supraja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1564511⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 358, pp.366-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2024.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611604v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremal digraphs for open neighbourhood location-domination and identifying codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On Graphs Coverable by k Shortest Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pouyeh Sharifani</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Todinca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.12.018⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (2), pp.1840-1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1564511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398730v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood complexity of graphs of bounded twin-width</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Extremal digraphs for open neighbourhood location-domination and identifying codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narges Ghareghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouyeh Sharifani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2023.103772⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 347, pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177614v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds and Extremal Graphs for Total Dominating Identifying Codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Neighbourhood complexity of graphs of bounded twin-width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/11342⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115, pp.103772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2023.103772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173548v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Double Covers and Homomorphism Bounds of Signed Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Connected greedy colourings of perfect graphs and other classes: the good, the bad and the ugly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Defrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/10754⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 25:2 (Graph Theory), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.8715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356591v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and Approximation for Discriminating and Identifying Code Problems in Geometric Setups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Extended Double Covers and Homomorphism Bounds of Signed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arunabha Sen</w:t>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongxing Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-022-01073-0⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), pp.P3.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/10754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145915v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RED-BLUE SEPARATION problem on graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Complexity and Approximation for Discriminating and Identifying Code Problems in Geometric Setups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjana Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Klasing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+                <w:t xml:space="preserve">Subhas Nandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunabha Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114061⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (7), pp.1850-1882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-022-01073-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854400v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problems Related to a Conjecture on Location-Domination in Twin-Free Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The RED-BLUE SEPARATION problem on graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhadeep Ranjan Dev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjana Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 970, pp.114061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784417v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smallest $C_{2l+1}$-critical graphs of odd-girth $2k+1$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bounds and Extremal Graphs for Total Dominating Identifying Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reza Naserasr</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.08.040⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/11342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784719v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Modification for Edge-Coloured and Signed Graph Homomorphism Problems: Parameterized and Classical Complexity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Smallest $C_{2l+1}$-critical graphs of odd-girth $2k+1$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Théo Pierron</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84 (5), pp.1183-1212. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 319, pp.564 - 575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-021-00918-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658581v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting and Improving Upper Bounds for Identifying Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (4), pp.2619-2634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2942,9962 +2977,10054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the edges of a graph using distances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Graph Modification for Edge-Coloured and Signed Graph Homomorphism Problems: Parameterized and Classical Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shih-Shun Kao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ralf Klasing</w:t>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirka Miller</w:t>
+                <w:t xml:space="preserve">Valia Mitsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Ryan</w:t>
+                <w:t xml:space="preserve">Théo Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (5), pp.1183-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-021-00918-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043870v2</w:t>
+                <w:t xml:space="preserve">hal-03658581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact square coloring of subcubic planar graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Monitoring the edges of a graph using distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narayanan Narayanan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shih-Shun Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirka Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 293, pp.74-89. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 319, pp.425-438</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925881v3</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and algorithms for injective edge-coloring in graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Problems Related to a Conjecture on Location-Domination in Twin-Free Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Lajou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indian Journal of Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.39-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2021.106121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03201544v1</w:t>
+                <w:t xml:space="preserve">hal-03784417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing extremal graphs for open neighbourhood location-domination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exact square coloring of subcubic planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Narges Ghareghani</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Roshany-Tabrizi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suchismita Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 302, pp.76-79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.06.006⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 293, pp.74-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540625v1</w:t>
+                <w:t xml:space="preserve">hal-02925881v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of planar signed graph homomorphisms to cycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Complexity and algorithms for injective edge-coloring in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Théo Pierron</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lajou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.03.029⟩</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.106121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2021.106121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990576v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domination and location in twin-free digraphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterizing extremal graphs for open neighbourhood location-domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narges Ghareghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Roshany-Tabrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouyeh Sharifani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 284, pp.42-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.03.025⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 302, pp.76-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041356v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening the Murty-Simon conjecture on diameter 2 critical graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Domination and location in twin-free digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adriana Hansberg</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrzad Heydarshahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.06.023⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 284, pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959683v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcast domination and multipacking: bounds and the integrality gap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+                <w:t xml:space="preserve">Complexity of planar signed graph homomorphisms to cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valia Mitsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard C. Brewster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Foucaud</w:t>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 284, pp.166-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041313v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphism bounds of signed bipartite K4-minor-free graphs and edge-colorings of 2k-regular K4-minor-free multigraphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Strengthening the Murty-Simon conjecture on diameter 2 critical graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reza Naserasr</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Hansberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 342 (11), pp.3142-3159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.09.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01915269v1</w:t>
+                <w:t xml:space="preserve">hal-01959683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding the Order of a Graph Using Its Diameter and Metric Dimension: A Study Through Tree Decompositions and VC Dimension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Broadcast domination and multipacking: bounds and the integrality gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C. Brewster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.86-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848648v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Grundy coloring and its variants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Homomorphism bounds of signed bipartite K4-minor-free graphs and edge-colorings of 2k-regular K4-minor-free multigraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 243, pp.99-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.12.022⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 261, pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991659v1</w:t>
+                <w:t xml:space="preserve">hal-01915269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of tropical graph homomorphisms.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bounding the Order of a Graph Using Its Diameter and Metric Dimension: A Study Through Tree Decompositions and VC Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dankelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannis Manoussakis</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antony Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.04.027⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (2), pp.902 - 918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1097833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520739v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, location-domination and metric dimension on interval and permutation graphs. II. Algorithms and complexity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Complexity of Grundy coloring and its variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunjung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-016-0184-1⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.99-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198784v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random subgraphs make identification affordable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.57-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/JOC.2017.v8.n1.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized and approximation complexity of the detection pair problem in graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification, location-domination and metric dimension on interval and permutation graphs. II. Algorithms and complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ralf Klasing</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George B. Mertzios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7155/jgaa.00449⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (3), pp.914-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-016-0184-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871140v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of recursively partitionable graphs with connectivity 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Pilsniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37, pp.89-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7151/dmgt.1925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672505v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, location-domination and metric dimension on interval and permutation graphs. I. Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George B. Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 668, pp.43-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location-domination in line graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Parameterized and approximation complexity of the detection pair problem in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Henning</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.05.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (6), pp.1039 - 1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7155/jgaa.00449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041286v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphism bounds and edge-colourings of K4-minor-free graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Location-domination in line graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reza Naserasr</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340 (1), pp.3140-3153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520741v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating-total dominating sets in twin-free graphs: a conjecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Homomorphism bounds and edge-colourings of K4-minor-free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael A. Henning</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.128-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2017.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041282v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location-domination and matching in cubic graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The complexity of tropical graph homomorphisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ararat Harutyunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavol Hell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Manoussakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.11.016⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 229, pp.64-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041274v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating–dominating sets in twin-free graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Locating-total dominating sets in twin-free graphs: a conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sasse</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.P3.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041273v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Subgraphs without Short Cycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Location-domination and matching in cubic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Perarnau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Henning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/140954416⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339 (4), pp.1221-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041235v1</w:t>
+                <w:t xml:space="preserve">hal-03041274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating-dominating sets and identifying codes in graphs of girth at least 5</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Locating–dominating sets in twin-free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adriana Hansberg</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Löwenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 200, pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2015.06.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041268v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision and approximation complexity for identifying codes and locating-dominating sets in restricted graph classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Locating-dominating sets and identifying codes in graphs of girth at least 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camino Balbuena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Hansberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31, pp.48-68</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.P2.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923356v1</w:t>
+                <w:t xml:space="preserve">hal-03041268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centroidal bases in graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Large Subgraphs without Short Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Slater</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krivelevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/net.21560⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.65-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/140954416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428804v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved lower bound for (1,&amp;lt;=2)-identifying codes in the king grid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Decision and approximation complexity for identifying codes and locating-dominating sets in restricted graph classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics of Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.48-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639998v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structure of arbitrarily partitionable graphs with given connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Przybylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Woźniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 162, pp.381-385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2013.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying codes in line graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Centroidal bases in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Slater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21686⟩</w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (2), pp.96-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.21560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605406v2</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying path covers in graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An improved lower bound for (1,&amp;lt;=2)-identifying codes in the king grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matjaz Kovse</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tero Laihonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23, pp.21-34. </w:t>
+              <w:t xml:space="preserve">Advances in Mathematics of Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.35-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2013.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/amc.2014.8.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00957969v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing extremal digraphs for identifying codes and extremal cases of Bondy's theorem on induced subsets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identifying path covers in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaz Kovse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00373-012-1136-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2013.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526446v3</w:t>
+                <w:t xml:space="preserve">hal-00957969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the size of identifying codes in triangle-free graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterizing extremal digraphs for identifying codes and extremal cases of Bondy's theorem on induced subsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.02.009⟩</w:t>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.463-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00373-012-1136-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530172v3</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526446v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally identifying colourings for graphs with given maximum degree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identifying codes in line graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillem Perarnau</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2012.01.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (4), pp.425-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614513v2</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds for identifying codes in terms of degree parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Locally identifying colourings for graphs with given maximum degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iiro Honkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tero Laihonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 312 (10), pp.1832--1837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2012.01.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578230v5</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bounds for identifying codes in terms of degree parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.P32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578230v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the size of identifying codes in triangle-free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Kosowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (10-11), pp.1532-1546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530172v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extremal graphs for the identifying code problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matjaz Kovse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (4), pp.628-638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejc.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477467v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms and Hardness for Geodetic Set on Tree-like Digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narges Ghareghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Mohammad-Noori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasa Parvini Oskuei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Dharwad, Karnataka, India. pp.179-193, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-17156-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Parameterization of Locating-Dominating Set and Test Cover</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Metric Dimension and Geodetic Set Parameterized by Vertex Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Galby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Khazaliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionn Mc Inerney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Algorithms and Complexity (CIAC 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92932-8_13⟩</w:t>
+              <w:t xml:space="preserve">42nd International Symposium on Theoretical Aspects of Computer Science (STACS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Jena, Germany. pp.33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2025.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071838v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial-time algorithms for Path Cover on trees and graphs of bounded treewidth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A polynomial-time algorithm recognizing exact cubes of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Echeverría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Manuylenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-83438-7_13⟩</w:t>
+              <w:t xml:space="preserve">13th Latin-American Algorithms, Graphs, and Optimization Symposium (LAGOS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Buenos Aires, Argentina. pp.86-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.10.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931788v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Dimension and Geodetic Set Parameterized by Vertex Cover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Structural Parameterization of Locating-Dominating Set and Test Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diptapriyo Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prafullkumar Tale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Symposium on Theoretical Aspects of Computer Science (STACS 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2025.33⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Algorithms and Complexity (CIAC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.187-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92932-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963873v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial-time algorithm recognizing exact cubes of trees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Polynomial-time algorithms for Path Cover on trees and graphs of bounded treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atrayee Majumder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Mömke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Roshany-Tabrizi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Latin-American Algorithms, Graphs, and Optimization Symposium (LAGOS 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.10.284⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Coimbatore, India. pp.147-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-83438-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383639v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring edge-geodetic sets in graphs: extremal graphs, bounds, complexity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Parameterized Complexity of Computing the VC-Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionn Mc Inerney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prafullkumar Tale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th Annual Conference on Neural Information Processing Systems (NeurIPS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, San Diego (Californie - EU) et Mexico City (Mexique), United States. pp.66046-66062</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396469v2</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and Complexity for Path Covers of Temporal DAGs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Monitoring edge-geodetic sets in graphs: extremal graphs, bounds, complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marcille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zin Mar Myint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. B. Sandeep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 49th International Symposium on Mathematical Foundations of Computer Science (MFCS 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2024.38⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Bhilai, India. pp.29-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-52213-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675995v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396469v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight (Double) Exponential Bounds for Identification Problems: Locating-Dominating Set and Test Cover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithms and Complexity for Path Covers of Temporal DAGs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Prafullkumar Tale</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 35th International Symposium on Algorithms and Computation (ISAAC 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2024.19⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 49th International Symposium on Mathematical Foundations of Computer Science (MFCS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bratislava, Slovakia. pp.38:1-38:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2024.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820017v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problems in NP can admit double-exponential lower bounds when parameterized by treewidth or vertex cover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tight (Double) Exponential Bounds for Identification Problems: Locating-Dominating Set and Test Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diptapriyo Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prafullkumar Tale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 51st EATCS International Colloquium on Automata, Languages, and Programming (ICALP 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.66⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 35th International Symposium on Algorithms and Computation (ISAAC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Sydney, Australia. pp.19:1-19:18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2024.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631780v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isometric Path Complexity of Graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Problems in NP can admit double-exponential lower bounds when parameterized by treewidth or vertex cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Galby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Khazaliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionn Mc Inerney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Symposium on Mathematical Foundations of Computer Science (MFCS 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2023.32⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 51st EATCS International Colloquium on Automata, Languages, and Programming (ICALP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Talinn, Estonia. pp.66:1-66:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184516v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation Between Broadcast Domination and Multipacking Numbers on Chordal Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New Bounds and Constructions for Neighbor-Locating Colorings of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joydeep Mukherjee</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumen Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D K Supraja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2023, Gandhinagar, India. pp.297-308, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_23⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2023, Gandhinagar, India. pp.121-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974126v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterizing Path Partitions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Algorithms and Hardness for Metric Dimension on Digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. N. Rajath Rao</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Hakanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Algorithms and Complexity (CIAC 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-30448-4_14⟩</w:t>
+              <w:t xml:space="preserve">49th International Workshop on Graph-Theoretic Concepts in Computer Science (WG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, fribourg, Switzerland. pp.232-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43380-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085831v3</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Three Domination-Based Identification Problems in Block Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Monitoring edge-geodetic sets in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annegret Wagler</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekshmi Ramasubramony Sulochana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2023, Gandhinagar, India. pp.271-283, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_21⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2023, Gandhinagar, India. pp.245-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974121v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Bounds and Constructions for Neighbor-Locating Colorings of Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identifying codes in bipartite graphs of given maximum degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D K Supraja</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_9⟩</w:t>
+              <w:t xml:space="preserve">12th Latin-American Algorithms, Graphs and Optimization Symposium (LAGOS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Huatulco, Oaxaca, México, Mexico. pp.157-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2023.08.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965313v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and Hardness for Metric Dimension on Digraphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Distance-Based Covering Problems for Graphs of Given Cyclomatic Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Hakanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th International Workshop on Graph-Theoretic Concepts in Computer Science (WG 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43380-1_17⟩</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Fundamentals of Computation Theory (FCT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Trier, Germany. pp.132-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43587-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216265v2</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring edge-geodetic sets in graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Parameterizing Path Partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Fernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lekshmi Ramasubramony Sulochana</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utkarsh Padariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. N. Rajath Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_19⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Algorithms and Complexity (CIAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Larnaca, Cyprus. pp.187-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30448-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812622v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085831v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying codes in bipartite graphs of given maximum degree</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Isometric Path Complexity of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Vaxès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Latin-American Algorithms, Graphs and Optimization Symposium (LAGOS 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2023.08.225⟩</w:t>
+              <w:t xml:space="preserve">48th International Symposium on Mathematical Foundations of Computer Science (MFCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Bordeaux, France. pp.32:1-32:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2023.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213143v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance-Based Covering Problems for Graphs of Given Cyclomatic Number</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation Between Broadcast Domination and Multipacking Numbers on Chordal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandip Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anni Hakanen</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sk Samim Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joydeep Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Fundamentals of Computation Theory (FCT 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43587-4_10⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Gandhinagar, India. pp.297-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214541v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Red-Blue Separation Problem on Graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On Three Domination-Based Identification Problems in Block Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Wagler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06678-8_21⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Gandhinagar, India. pp.271-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25211-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711361v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On graphs coverable by k shortest paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Dumas</w:t>
+                <w:t xml:space="preserve">Complexity and Algorithms for ISOMETRIC PATH COVER on Chordal Graphs and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandip Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Symposium on Algorithms and Computation (ISAAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Seoul, South Korea. pp.40:1--40:15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2022.40⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Seoul, France. pp.12:1--12:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2022.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895886v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and Algorithms for ISOMETRIC PATH COVER on Chordal Graphs and Beyond</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On graphs coverable by k shortest paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Todinca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Symposium on Algorithms and Computation (ISAAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Seoul, France. pp.12:1--12:17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2022.12⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Seoul, South Korea. pp.40:1--40:15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2022.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899912v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cliques in exact distance powers of graphs of given maximum degree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Red-Blue Separation Problem on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhadeep Ranjan Dev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjana Dey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAGOS 2021 - 11th Latin and American Algorithms, Graphs and Optimisation Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.11.052⟩</w:t>
+              <w:t xml:space="preserve">IWOCA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Trier, Germany. pp.285-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06678-8_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540673v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and complexity for geodetic sets on planar and chordal graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cliques in exact distance powers of graphs of given maximum degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchismita Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Symposium on Algorithms and Computation (ISAAC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2020.7⟩</w:t>
+              <w:t xml:space="preserve">LAGOS 2021 - 11th Latin and American Algorithms, Graphs and Optimisation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Sao Paulo, Brazil. pp.427-436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041361v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the edges of a graph using distances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the Complexity of Broadcast Domination and Multipacking in Digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joe Ryan</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-39219-2_3⟩</w:t>
+              <w:t xml:space="preserve">Combinatorial Algorithms - 31st International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Bordeaux, France. pp.264-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48966-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500423v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Broadcast Domination and Multipacking in Digraphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Smallest $C_{2l+1}$-Critical Graphs of Odd-Girth $2k+1$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorial Algorithms - 31st International Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-48966-3_20⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Hyderabad, India. pp.184-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-39219-2_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793880v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smallest $C_{2l+1}$-Critical Graphs of Odd-Girth $2k+1$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Monitoring the edges of a graph using distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reza Naserasr</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirka Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Ryan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-39219-2_16⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Hyderabad, India. pp.28-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-39219-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041342v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating Codes in Geometric Setups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjana Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhas C Nandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arunabha Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Symposium on Algorithms and Computation (ISAAC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Hong-Kong, Hong Kong SAR China. pp.24:1-16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2020.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness and Approximation for the Geodetic Set Problem in Some Graph Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmender Gahlawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subir Kumar Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodhayan Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Algorithms and Discrete Applied Mathematics (CALDAM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Hyderabad, India. pp.102-115, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-39219-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Conjunctive Regular Path Query Homomorphisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+                <w:t xml:space="preserve">Algorithms and complexity for geodetic sets on planar and chordal graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandip Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computability in Europe (CiE 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Symposium on Algorithms and Computation (ISAAC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Hong-Kong, Hong Kong SAR China. pp.7:1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2020.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22996-2_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288666v1</w:t>
+                <w:t xml:space="preserve">hal-03041361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Edge-Coloured and Signed Graph Homomorphism Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Complexity of Conjunctive Regular Path Query Homomorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Theo Pierron</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhouari Nourine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2019.15⟩</w:t>
+              <w:t xml:space="preserve">Conference on Computability in Europe (CiE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Durham, United Kingdom. pp.108-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22996-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491871v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and Complexity for Metric Dimension and Location-domination on Interval and Permutation Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Parameterized Complexity of Edge-Coloured and Signed Graph Homomorphism Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valia Mitsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Workshop on Graph-Theoretic Concepts in Computer Science WG 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-53174-7_32⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.15:1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2019.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518713v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Approximability of Partial VC Dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bazgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference, COCOA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.92-106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Grundy Coloring and Its Variants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Algorithms and Complexity for Metric Dimension and Location-domination on Interval and Permutation Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Sikora</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Mertzios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Computing and Combinatorics, COCOON 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-21398-9_9⟩</w:t>
+              <w:t xml:space="preserve"> International Workshop on Graph-Theoretic Concepts in Computer Science WG 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.175 - 471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53174-7_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370531v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of Homomorphisms of Signed Graphs and Signed Constraint Satisfaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Complexity of Grundy Coloring and Its Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reza Naserasr</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th Latin American Symposium on Theoretical Informatics (LATIN 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54423-1_46⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Computing and Combinatorics, COCOON 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Beijing, China. pp.109-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21398-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858270v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of the identifying code problem in restricted graph classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Complexity of Homomorphisms of Signed Graphs and Signed Constraint Satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms (IWOCA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-45278-9_14⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th Latin American Symposium on Theoretical Informatics (LATIN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Montevideo, Uruguay. pp.526-537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54423-1_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00960564v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random subgraphs make identification affordable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The complexity of the identifying code problem in restricted graph classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oriol Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Combinatorics, Graph Theory and Applications (EUROCOMB 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-88-7642-475-5_66⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms (IWOCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rouen, France. pp.150-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-45278-9_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041296v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On graph identification problems and the special case of identifying vertices using paths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Random subgraphs make identification affordable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matjaž Kovše</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms (IWOCA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35926-2_4⟩</w:t>
+              <w:t xml:space="preserve">7th European Conference on Combinatorics, Graph Theory and Applications (EUROCOMB 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.415-420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-88-7642-475-5_66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960561v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On graph identification problems and the special case of identifying vertices using paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaž Kovše</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms (IWOCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Krishnankoil, India. pp.32-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35926-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edge identifying codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Naserasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Combinatorics, Graph Theory and Applications (EUROCOMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. pp.343-348, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.endm.2011.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Parameterized Complexity of Computing the VC-Dimension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Parameterized complexity of isometric path partition: treewidth and diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Defrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prafullkumar Tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326107v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized complexity of isometric path partition: treewidth and diameter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Metric Dimension and Geodetic Set Parameterized by Vertex Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Galby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Khazaliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionn Mc Inerney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534703v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and complexity for path covers of temporal DAGs: when is Dilworth dynamic?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Algorithms and complexity for monitoring edge-geodetic sets in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ralf Klasing</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marcille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sandeep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Taruni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493029v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Dimension and Geodetic Set Parameterized by Vertex Cover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identifying codes in triangle-free graphs of bounded maximum degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999439v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and complexity for monitoring edge-geodetic sets in graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tight (Double) Exponential Bounds for Identification Problems: Locating-Dominating Set and Test Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S Taruni</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diptapriyo Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prafullkumar Tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999433v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight (Double) Exponential Bounds for Identification Problems: Locating-Dominating Set and Test Cover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structural Parameterization of Locating-Dominating Set and Test Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diptapriyo Majumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prafullkumar Tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999415v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying codes in triangle-free graphs of bounded maximum degree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithms and complexity for path covers of temporal DAGs: when is Dilworth dynamic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipayan Chakraborty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Lehtilä</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998814v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Parameterization of Locating-Dominating Set and Test Cover</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Problems in NP can Admit Double-Exponential Lower Bounds when Parameterized by Treewidth or Vertex Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Galby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Khazaliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionn Mc Inerney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999447v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problems in NP can Admit Double-Exponential Lower Bounds when Parameterized by Treewidth or Vertex Cover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Complexity of conjunctive regular path query homomorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhouari Nourine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Richad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999406v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of conjunctive regular path query homomorphisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaudou</w:t>
+                <w:t xml:space="preserve">Complexity and algorithms for Isometric Path Cover on chordal graphs and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibyayan Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandip Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmender Gahlawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999117v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and complexity for geodetic sets on interval and chordal graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On powers of interval graphs and their orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Naserasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230514v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and algorithms for Isometric Path Cover on chordal graphs and beyond</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the structure of arbitrarily partitionable graphs with given connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Przybylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Woźniak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...201 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690253v9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12907,117 +13034,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on online and recursively arbitrarily vertex-partitionable balloons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Baudon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Monika Pilsniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13027,114 +13154,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial and algorithmic aspects of identifying codes in graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Foucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Data Structures and Algorithms [cs.DS]. Université Sciences et Technologies - Bordeaux I, 2012. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00766138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId347"/>
+      <w:footerReference w:type="default" r:id="rId350"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13281,51 +13408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paras Vinubhai Maniya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Paul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinabandhu Pradhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114886" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Chakraborty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henning" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2026.02.032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996353v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Hakanen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2026.103776" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Lehtil&#228;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114826" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyayan Chakraborty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vax&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114743" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Das" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Samim Islam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joydeep Mukherjee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2026.02.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022831v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Laihonen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/14049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894551v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Das" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marcille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Pavan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Fernau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Padariya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Rao K.N." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.115029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114595" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Dev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Dey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Narayanan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekshmi Ramasubramony Sulochana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.08.041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brosse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.8715" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809986v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret K Wagler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242179" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Nandi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Supraja" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.07.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dumas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Todinca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1564511" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Ghareghani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyeh Sharifani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.12.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103772" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11342" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356591v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxing Xu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10754" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas Nandy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunabha Sen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01073-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Ranjan Dev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.08.040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lajou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00918-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M148999X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043870v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Shun Kao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirka Miller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ryan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925881v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchismita Mishra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.01.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Roshany-Tabrizi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.06.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Heydarshahi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hansberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.06.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Brewster" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.09.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dankelmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1097833" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.12.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Hell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manoussakis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0184-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Perarnau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Serra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JOC.2017.v8.n1.a3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00449" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672505v4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pilsniak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1925" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198783v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.05.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520741v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2017.01.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041282v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.11.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sasse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.038" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041235v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krivelevich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perarnau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954416" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camino Balbuena" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923356v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Slater" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21560" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639998v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2014.8.35" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Przybylo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wo&#378;niak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.09.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605406v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21686" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Kovse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2013.07.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526446v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-012-1136-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530172v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kosowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.02.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614513v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiro Honkala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2012.01.034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578230v5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477467v4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guerrini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485784v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lorieau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Mohammad-Noori" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasa Parvini Oskuei" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17156-6_14" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071838v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptapriyo Majumdar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prafullkumar Tale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92932-8_13" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931788v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atrayee Majumder" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#246;mke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83438-7_13" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963873v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Galby" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Khazaliya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Mc Inerney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2025.33" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jim&#233;nez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Manuylenko" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.10.284" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396469v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zin Mar Myint" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Sandeep" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52213-0_3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.38" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820017v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2024.19" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631780v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.66" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2023.32" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974126v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_23" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085831v3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Rajath Rao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30448-4_14" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974121v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Wagler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_21" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Supraja" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216265v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_17" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812622v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_19" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213143v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.225" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214541v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43587-4_10" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711361v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06678-8_21" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895886v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2022.40" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899912v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmender Gahlawat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2022.12" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540673v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.052" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041361v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2020.7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500423v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793880v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gras" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48966-3_20" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041342v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_16" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041359v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas C Nandy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2020.24" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041353v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subir Kumar Ghosh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodhayan Roy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288666v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Madelaine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhouari Nourine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22996-2_10" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491871v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pierron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.15" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518713v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53174-7_32" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431728v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bazgan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370531v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21398-9_9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858270v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54423-1_46" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45278-9_14" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZG41ZV7X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041296v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_66" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960561v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kov&#353;e" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35926-2_4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960555v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.056" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ69K7VM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326107v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534703v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mari" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493029v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999439v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999433v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sandeep" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taruni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999415v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998814v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999447v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999406v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999117v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richad" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230514v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmender Galhawat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710812v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198830v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690253v9" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766138v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Das" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Samim Islam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joydeep Mukherjee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2026.02.006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996353v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Hakanen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2026.103776" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipayan Chakraborty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Lehtil&#228;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114826" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230514v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dibyayan Chakraborty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmender Gahlawat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lajou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2026.105456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vax&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114743" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022831v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tero Laihonen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/14049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Pandey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2026.03.048" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paras Vinubhai Maniya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinabandhu Pradhan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114886" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2026.02.032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Fernau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Padariya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Rao K.N." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.115029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894551v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Das" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marcille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Pavan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115079" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114595" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Dev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Dey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Narayanan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekshmi Ramasubramony Sulochana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.08.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809986v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret K Wagler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242179" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Nandi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Supraja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.07.012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Todinca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1564511" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Ghareghani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyeh Sharifani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.12.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177614v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103772" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brosse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Defrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagoutte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.8715" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356591v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxing Xu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10754" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas Nandy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunabha Sen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01073-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadeep Ranjan Dev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11342" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.08.040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M148999X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valia Mitsou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pierron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00918-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043870v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Shun Kao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirka Miller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Ryan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925881v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchismita Mishra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.01.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Roshany-Tabrizi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.06.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041356v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Heydarshahi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.029" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959683v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Hansberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.06.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041313v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Brewster" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.09.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dankelmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1097833" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.12.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Perarnau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Serra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JOC.2017.v8.n1.a3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0184-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672505v4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensmail" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Pilsniak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1925" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.01.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871140v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00449" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.05.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520741v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2017.01.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Hell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manoussakis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.04.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041274v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.11.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041273v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sasse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.06.038" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041268v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camino Balbuena" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041235v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krivelevich" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perarnau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954416" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918947v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Przybylo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Wo&#378;niak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.09.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Slater" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21560" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2014.8.35" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957969v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Kovse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2013.07.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526446v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-012-1136-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605406v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21686" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614513v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iiro Honkala" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2012.01.034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578230v5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530172v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kosowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.02.009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477467v4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guerrini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485784v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lorieau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Mohammad-Noori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasa Parvini Oskuei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17156-6_14" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Galby" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Khazaliya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Li" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionn Mc Inerney" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2025.33" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383639v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Jim&#233;nez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Manuylenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.10.284" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071838v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptapriyo Majumdar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prafullkumar Tale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92932-8_13" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931788v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atrayee Majumder" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias M&#246;mke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83438-7_13" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326107v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396469v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zin Mar Myint" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Sandeep" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52213-0_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675995v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2024.38" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820017v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2024.19" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631780v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.66" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965313v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D K Supraja" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216265v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43380-1_17" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812622v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_19" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213143v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.08.225" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214541v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43587-4_10" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085831v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Rajath Rao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30448-4_14" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184516v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2023.32" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974126v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_23" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974121v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Wagler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25211-2_21" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899912v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2022.12" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895886v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2022.40" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711361v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06678-8_21" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540673v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.052" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793880v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gras" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48966-3_20" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041342v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_16" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500423v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041359v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhas C Nandy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2020.24" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041353v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subir Kumar Ghosh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodhayan Roy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39219-2_9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041361v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2020.7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288666v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Madelaine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhouari Nourine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22996-2_10" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491871v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Pierron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.15" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431728v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bazgan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518713v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53174-7_32" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370531v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21398-9_9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858270v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54423-1_46" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960564v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45278-9_14" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZG41ZV7X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041296v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_66" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960561v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kov&#353;e" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35926-2_4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960555v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.056" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ69K7VM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534703v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999439v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999433v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sandeep" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taruni" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998814v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999415v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999447v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493029v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999406v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999117v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Richad" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710812v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198830v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690253v9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656232v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766138v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>