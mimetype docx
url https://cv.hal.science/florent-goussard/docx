--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -914,287 +914,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New finite element study protocol: clinical simulation of orthodontic tooth movement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do the ornamented osteoderms influence the heat conduction through the skin? A finite element analysis in Crocodylomorpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bouton</w:t>
+                <w:t xml:space="preserve">Luciano Teresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luciano Teresi</w:t>
+                <w:t xml:space="preserve">Vivian de Buffrenil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthodontics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ortho.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453432v1</w:t>
+                <w:t xml:space="preserve">hal-01798233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the ornamented osteoderms influence the heat conduction through the skin? A finite element analysis in Crocodylomorpha</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Clarac</w:t>
+                <w:t xml:space="preserve">New finite element study protocol: clinical simulation of orthodontic tooth movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Teresi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivian de Buffrenil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 69, pp.39. </w:t>
+              <w:t xml:space="preserve">International Orthodontics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.165-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2017.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ortho.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798233v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium and vitamin D have a synergistic role in a rat model of kidney stone disease</w:t>
               </w:r>
@@ -3069,51 +3069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Teresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Buffrénil De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3391,252 +3391,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging methodologies in natural sciences: The AST-RX Platform (Accès Scientifique à la Tomographie à Rayons X) of the Muséum national d'Histoire naturelle. Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau protocole par éléments finis pour une simulation clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garcia Sanz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Clement</w:t>
+                <w:t xml:space="preserve">Y. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 2012 - 11e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées de l'Orthodontie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191113v1</w:t>
+                <w:t xml:space="preserve">hal-01799889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau protocole par éléments finis pour une simulation clinique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Simon</w:t>
+                <w:t xml:space="preserve">Imaging methodologies in natural sciences: The AST-RX Platform (Accès Scientifique à la Tomographie à Rayons X) of the Muséum national d'Histoire naturelle. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de l'Orthodontie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UVX 2012 - 11e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Biarritz, France. pp.01001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/uvx/201301001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799889v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3996,51 +3996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F23DBB2C"/>
+    <w:nsid w:val="6F897E89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4227,51 +4227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-goussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9460-4715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703443v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussard Florent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240951" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gaspard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03752198v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anquetin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bourgeais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Licha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110760" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clarac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2018.48" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian De Muizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Selva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vignaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a16" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Teresi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2017.03.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian de Buffrenil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2017.06.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2016.05.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n4a1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mond&#233;jar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goussard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.02.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5Z4WKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Amaghzaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba&#226;di Bouya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089739" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia Sanz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2013.01.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTWFRGJS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Germain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Ricql&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02081.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02961254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delmer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDT2LD01-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#228;ng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;ri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00655.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin-Fromont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812168" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Forestier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goussard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buffr&#233;nil De" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Haymann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia Sanz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balzeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clement" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/201301001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799889v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyre de Fabr&#232;gues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-goussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9460-4715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703443v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussard Florent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240951" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gaspard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03752198v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anquetin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bourgeais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Licha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110760" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clarac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2018.48" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian De Muizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Selva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vignaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a16" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Teresi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian de Buffrenil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2017.06.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2017.03.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2016.05.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n4a1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mond&#233;jar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goussard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.02.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5Z4WKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Amaghzaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba&#226;di Bouya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089739" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia Sanz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2013.01.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTWFRGJS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Germain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Ricql&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02081.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02961254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delmer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDT2LD01-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#228;ng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;ri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00655.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin-Fromont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812168" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Forestier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goussard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buffr&#233;nil De" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Haymann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799889v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia Sanz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balzeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clement" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/201301001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyre de Fabr&#232;gues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>