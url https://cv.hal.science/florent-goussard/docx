--- v1 (2026-04-13)
+++ v2 (2026-05-10)
@@ -3391,252 +3391,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau protocole par éléments finis pour une simulation clinique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging methodologies in natural sciences: The AST-RX Platform (Accès Scientifique à la Tomographie à Rayons X) of the Muséum national d'Histoire naturelle. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Simon</w:t>
+                <w:t xml:space="preserve">M. Garcia Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de l'Orthodontie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UVX 2012 - 11e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Biarritz, France. pp.01001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/uvx/201301001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799889v1</w:t>
+                <w:t xml:space="preserve">hal-03191113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging methodologies in natural sciences: The AST-RX Platform (Accès Scientifique à la Tomographie à Rayons X) of the Muséum national d'Histoire naturelle. Paris</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Clement</w:t>
+                <w:t xml:space="preserve">Un nouveau protocole par éléments finis pour une simulation clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UVX 2012 - 11e Colloque sur les Sources Cohérentes et Incohérentes UV, VUV et X ; Applications et Développements Récents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées de l'Orthodontie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191113v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3996,51 +3996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F897E89"/>
+    <w:nsid w:val="16C85944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4227,51 +4227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-goussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9460-4715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703443v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussard Florent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240951" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gaspard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03752198v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anquetin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bourgeais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Licha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110760" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clarac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2018.48" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian De Muizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Selva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vignaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a16" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Teresi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian de Buffrenil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2017.06.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2017.03.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2016.05.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n4a1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mond&#233;jar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goussard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.02.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5Z4WKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Amaghzaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba&#226;di Bouya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089739" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia Sanz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2013.01.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTWFRGJS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Germain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Ricql&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02081.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02961254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delmer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDT2LD01-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#228;ng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;ri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00655.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin-Fromont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812168" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Forestier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goussard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buffr&#233;nil De" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Haymann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799889v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia Sanz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balzeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clement" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/201301001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyre de Fabr&#232;gues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florent-goussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9460-4715" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703443v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goussard Florent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240951" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Gaspard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03752198v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Allain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Anquetin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bourgeais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Licha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2021.110760" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clarac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2018.48" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian De Muizon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Selva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vignaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a16" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Teresi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian de Buffrenil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2017.06.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ortho.2017.03.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Perez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2016.05.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n4a1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mond&#233;jar-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goussard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herbin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2015.02.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M5Z4WKF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02264867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gheerbrant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Amaghzaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba&#226;di Bouya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089739" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia Sanz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2013.01.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTWFRGJS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Germain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand de Ricql&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02081.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02961254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Germain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delmer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.07.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDT2LD01-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#228;ng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;ri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00655.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544707v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin-Fromont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812168" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04544699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Forestier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goussard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buffr&#233;nil De" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01339324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Haymann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799825v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia Sanz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balzeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clement" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/uvx/201301001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799889v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Simon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kruta" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desmares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Wils" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peyre de Fabr&#232;gues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>