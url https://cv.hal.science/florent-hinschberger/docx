--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -320,307 +320,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of land consolidation and field borders on soil erosion and storage within agricultural landscapes</w:t>
+                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chartin</w:t>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, 2014, Geophysical Research Abstracts, 16, 10372-1</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321145v1</w:t>
+                <w:t xml:space="preserve">hal-01209275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of land consolidation and field borders on soil erosion and storage within agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Follain</w:t>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Michot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+                <w:t xml:space="preserve">Kristoph van Oost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, 2014, Geophysical Research Abstracts, 16, 10372-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209275v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Landsoil model to simulate water and tillage erosion in an intensively farmed landscape submitted to land consolidation with contrasting soil types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -701,51 +701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la variabilité spatiale des sols pour la simulation de l’érosion hydrique et aratoire à l’aide du modèle Landsoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,545 +820,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and mapping of morphological features associated to important soil thicknenings within cultivated hillslopes – Example from southwestern Parisian Basin, France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bedrock and soil resistivity mapping as a tool for characterizing soil thickness on cultivated hillslopes. A case study in Seuilly, SW Parisian Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Vol. 13, EGU2011-8932-1</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts Vol. 13, EGU2011-10140, 2011, 13, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321108v1</w:t>
+                <w:t xml:space="preserve">hal-02316202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedrock and soil resistivity mapping as a tool for characterizing soil thickness on cultivated hillslopes. A case study in Seuilly, SW Parisian Basin, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification and mapping of morphological features associated to important soil thicknenings within cultivated hillslopes – Example from southwestern Parisian Basin, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts Vol. 13, EGU2011-10140, 2011, 13, 2011</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Vol. 13, EGU2011-8932-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316202v1</w:t>
+                <w:t xml:space="preserve">hal-02321108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la dynamique d’occupation du sol sur les flux de matière à l’Holocène : l’exemple de la vallée de la Choisille (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
+                <w:t xml:space="preserve">Soil and substrate morphology as witnesses of present and former agricultural landscape management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIe colloque d'Archéométrie du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.19 - 24, 2009, Geophysical Research Abstracts, Vol. 11, EGU2009-11596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326463v1</w:t>
+                <w:t xml:space="preserve">hal-02325495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and substrate morphology as witnesses of present and former agricultural landscape management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Impact de la dynamique d’occupation du sol sur les flux de matière à l’Holocène : l’exemple de la vallée de la Choisille (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cyprien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.19 - 24, 2009, Geophysical Research Abstracts, Vol. 11, EGU2009-11596</w:t>
+              <w:t xml:space="preserve">XVIIe colloque d'Archéométrie du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325495v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la sédimentation fluviatile dans le bassin de la Choisille (sud-ouest du Bassin Parisien, France) en contexte d'anthropisation à l'Holocène : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1628,51 +1628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene Paleohydrological Changes Reflected in Lake-Level Fluctuations in Lake Annecy (French Pre-Alps): Climatic Significance and Archeological Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1762,51 +1762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terroir Influence on Polyphenol Metabolism from Grape Canes: A Spatial Metabolomic Study at Parcel Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1909,51 +1909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2292,77 +2292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial filtering of electrical resistivity and slope intensity: Enhancement of spatial estimates of a soil property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2409,90 +2409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative performance of classification algorithms for the development of models of spatial distribution of landscape structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2555,90 +2555,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical approach for identifying scale-specific correlations between soil thickness and topographic attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2695,359 +2695,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and field borders on soil redistribution in agricultural landscapes (1954–2009)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Environmental controls on the Late Holocene carbonate sedimentation of a karstic lake in the Middle-Atlas Mountains (Lake Afourgagh, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Detriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Houcine Karrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.06.006⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (5), pp.1231-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308402v1</w:t>
+                <w:t xml:space="preserve">hal-02308411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on the Late Holocene carbonate sedimentation of a karstic lake in the Middle-Atlas Mountains (Lake Afourgagh, Morocco)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L'Houcine Karrat</w:t>
+                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and field borders on soil redistribution in agricultural landscapes (1954–2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristof van Oost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12028⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.184-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02308411v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and mapping of anthropogenic landforms on cultivated hillslopes using DEMs and soil thickness data - Example from the SW Parisian Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,51 +3107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal evolution of the Choisille River (southern Parisian Basin, France) during the Weichselian and the Holocene as a record of climate trend and human activity in north-western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,325 +3235,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00547675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of climate versus human impact on sediment yield since the Lateglacial : the Sarliève paleolake catchment (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering of six blocks of Gondwanan origin within Eastern Indonesia (South East Asia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Fourmont</w:t>
+                <w:t xml:space="preserve">Michel Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Argant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+                <w:t xml:space="preserve">Rossana Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Réhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683609355181⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (2-3), pp.420-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2009.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01838324v1</w:t>
+                <w:t xml:space="preserve">insu-00462636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering of six blocks of Gondwanan origin within Eastern Indonesia (South East Asia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bellon</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of climate versus human impact on sediment yield since the Lateglacial : the Sarliève paleolake catchment (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Réhault</w:t>
+                <w:t xml:space="preserve">Agathe Fourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (2-3), pp.420-437. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp.497-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2009.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683609355181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00462636v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01838324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives. A case study: the Choisille catchment (SW Paris Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3561,51 +3561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (suppl.), pp.191-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3652,51 +3652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of geophysical surveys to the study of fine grained lacustrine sediments. Application to the Sarliève marsh (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Fourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3945,64 +3945,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-André Malod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4091,64 +4091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-André Malod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4432,64 +4432,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligocene reefal deposits in the Pisang Ridge and the origin of the Lucipara Block (Banda Sea, eastern Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4729,51 +4729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques André Malod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5016,51 +5016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5240,103 +5240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géostatistique pour l’identification des échelles spécifiques de dépendance spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Genere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5361,77 +5361,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géostatistique pour l'identification des échelles spécifiques de dépendance spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Genere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5597,851 +5597,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital soil mapping on heterogeneous bedrock using electrical resistivity measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification et modélisation de l’impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318517v1</w:t>
+                <w:t xml:space="preserve">hal-02747467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation géo-électrique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le filtrage geostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l’estimation d’une variable cible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et modélisation de l’impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantification et modélisation de l'impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés (1954-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
+              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747467v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et modélisation de l'impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés (1954-2009)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and associated field borders on soil redistribution in agricultural landscapes (1954-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321549v1</w:t>
+                <w:t xml:space="preserve">hal-02320703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and associated field borders on soil redistribution in agricultural landscapes (1954-2009)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le filtrage géostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l'estimation d'une variable cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320703v1</w:t>
+                <w:t xml:space="preserve">hal-02321527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation géophysique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6466,103 +6462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t>
@@ -6585,420 +6581,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le filtrage géostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l'estimation d'une variable cible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital soil mapping on heterogeneous bedrock using electrical resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321527v1</w:t>
+                <w:t xml:space="preserve">hal-02318517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l’épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
+                <w:t xml:space="preserve">Cartographie de l'épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">36e Journées scientifiques du GFHN; 8e Colloque GEOFCAN; Milieux poreux et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749975v1</w:t>
+                <w:t xml:space="preserve">hal-02316262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l'épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
+                <w:t xml:space="preserve">Cartographie de l’épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Journées scientifiques du GFHN; 8e Colloque GEOFCAN; Milieux poreux et géophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.53-56</w:t>
+              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316262v1</w:t>
+                <w:t xml:space="preserve">hal-02749975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la distribution des stocks alluviaux dans une vallée du sud-ouest du Bassin parisien (France) depuis le Pléniglaciaire supérieur : impacts du climat et de l'anthropisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7069,476 +7069,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des stocks de matière accumulés sur les versants cultivés : variabilité spatiale et influence des remembrements parcellaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives.A case study: the Choisille catchment (SW Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7e colloque GEOFCAN ; 8th International Conference on Archaeological Prospection - Mémoire du sol - Espace des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325727v1</w:t>
+                <w:t xml:space="preserve">hal-02321038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives.A case study: the Choisille catchment (SW Paris Basin, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Human impact variability on soil erosion during the Holocene based on valley floor sediments study in a Parisian basin fluvial catchment (France): crossing sedimentological, archaeological and palynological proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cyprien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque GEOFCAN ; 8th International Conference on Archaeological Prospection - Mémoire du sol - Espace des Hommes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321038v1</w:t>
+                <w:t xml:space="preserve">hal-02326394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human impact variability on soil erosion during the Holocene based on valley floor sediments study in a Parisian basin fluvial catchment (France): crossing sedimentological, archaeological and palynological proxies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
+                <w:t xml:space="preserve">Quantification des stocks de matière accumulés sur les versants cultivés : variabilité spatiale et influence des remembrements parcellaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">10èmes Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326394v1</w:t>
+                <w:t xml:space="preserve">hal-02325727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of anthropogenic impact on Holocene fluvial sedimentation. A case study: the Choisille catchment (Parisian basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cyprien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLAG (Fluvial Archive Group) biennial meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t>
@@ -7561,277 +7561,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de l'impact des sociétés anciennes sur l'érosion des sols d'après l'analyse de stocks sédimentaires dans le bassin de la Loire (France)</w:t>
+                <w:t xml:space="preserve">Variabilité de la production et du stockage sédimentaires dans le bassin de la Loire (France) depuis le Tardiglaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Fourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées nationales d'étude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330059v1</w:t>
+                <w:t xml:space="preserve">hal-02330000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la production et du stockage sédimentaires dans le bassin de la Loire (France) depuis le Tardiglaciaire</w:t>
+                <w:t xml:space="preserve">Variabilité de l'impact des sociétés anciennes sur l'érosion des sols d'après l'analyse de stocks sédimentaires dans le bassin de la Loire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Fourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
+              <w:t xml:space="preserve">9e Journées nationales d'étude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330000v1</w:t>
+                <w:t xml:space="preserve">hal-02330059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of human impact on sediment yield from the Lateglacial in the Loire catchment (France). Methods of quantification and results</w:t>
               </w:r>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Bellemlih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Fourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7955,51 +7955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des discontinuités lithologiques sur l'altération des roches - Approche géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8306,64 +8306,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-André Malod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Honthaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8463,51 +8463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9071,51 +9071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321145v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoph van Oost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Aldana-Jague" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326463v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geslin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04013590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16994" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ569VXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Doussal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girardeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTCL42RB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jjappgeo.2017.01.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Houcine Karrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C42CGPRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00620098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00547675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609355181" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462636v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2009.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1566" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.6.311" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683606hl961rp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NG6WBQV0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.05.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLCSZ7DG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310145v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safri Burhanuddin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/174.6.545" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrandini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-002-0099-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-86K9S5R4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A Malod" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Honthaas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;hault J.-P." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Dyment" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Bruand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ddc9-2m44" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04038714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742194v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325232v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749975v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316262v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325727v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330000v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bellemlih" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hinschberger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919978v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoph van Oost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Aldana-Jague" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geslin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04013590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16994" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ569VXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Doussal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girardeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTCL42RB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jjappgeo.2017.01.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Houcine Karrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C42CGPRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.06.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00620098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00547675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2009.12.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609355181" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1566" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.6.311" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683606hl961rp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NG6WBQV0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.05.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLCSZ7DG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310145v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safri Burhanuddin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/174.6.545" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrandini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-002-0099-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-86K9S5R4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A Malod" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Honthaas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;hault J.-P." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Dyment" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Bruand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ddc9-2m44" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04038714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742194v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325232v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321549v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321527v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321038v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330000v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bellemlih" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hinschberger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919978v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>