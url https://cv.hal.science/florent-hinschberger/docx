--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -320,307 +320,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
+                <w:t xml:space="preserve">Impact of land consolidation and field borders on soil erosion and storage within agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Walter</w:t>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Follain</w:t>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Michot</w:t>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+                <w:t xml:space="preserve">Kristoph van Oost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, 2014, Geophysical Research Abstracts, 16, 10372-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209275v1</w:t>
+                <w:t xml:space="preserve">hal-02321145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of land consolidation and field borders on soil erosion and storage within agricultural landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chartin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristoph van Oost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, 2014, Geophysical Research Abstracts, 16, 10372-1</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321145v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Landsoil model to simulate water and tillage erosion in an intensively farmed landscape submitted to land consolidation with contrasting soil types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -701,51 +701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la variabilité spatiale des sols pour la simulation de l’érosion hydrique et aratoire à l’aide du modèle Landsoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,338 +820,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedrock and soil resistivity mapping as a tool for characterizing soil thickness on cultivated hillslopes. A case study in Seuilly, SW Parisian Basin, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification and mapping of morphological features associated to important soil thicknenings within cultivated hillslopes – Example from southwestern Parisian Basin, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts Vol. 13, EGU2011-10140, 2011, 13, 2011</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Vol. 13, EGU2011-8932-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316202v1</w:t>
+                <w:t xml:space="preserve">hal-02321108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and mapping of morphological features associated to important soil thicknenings within cultivated hillslopes – Example from southwestern Parisian Basin, France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bedrock and soil resistivity mapping as a tool for characterizing soil thickness on cultivated hillslopes. A case study in Seuilly, SW Parisian Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Vol. 13, EGU2011-8932-1</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts Vol. 13, EGU2011-10140, 2011, 13, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321108v1</w:t>
+                <w:t xml:space="preserve">hal-02316202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil and substrate morphology as witnesses of present and former agricultural landscape management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1762,51 +1762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terroir Influence on Polyphenol Metabolism from Grape Canes: A Spatial Metabolomic Study at Parcel Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2292,77 +2292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial filtering of electrical resistivity and slope intensity: Enhancement of spatial estimates of a soil property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2409,90 +2409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative performance of classification algorithms for the development of models of spatial distribution of landscape structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2555,90 +2555,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical approach for identifying scale-specific correlations between soil thickness and topographic attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2695,359 +2695,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on the Late Holocene carbonate sedimentation of a karstic lake in the Middle-Atlas Mountains (Lake Afourgagh, Morocco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and field borders on soil redistribution in agricultural landscapes (1954–2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Detriche</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kristof van Oost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12028⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.184-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308411v1</w:t>
+                <w:t xml:space="preserve">hal-02308402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and field borders on soil redistribution in agricultural landscapes (1954–2009)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Environmental controls on the Late Holocene carbonate sedimentation of a karstic lake in the Middle-Atlas Mountains (Lake Afourgagh, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Detriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Houcine Karrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (5), pp.1231-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.06.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02308402v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and mapping of anthropogenic landforms on cultivated hillslopes using DEMs and soil thickness data - Example from the SW Parisian Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3561,51 +3561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (suppl.), pp.191-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5240,103 +5240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géostatistique pour l’identification des échelles spécifiques de dépendance spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Genere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5361,77 +5361,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géostatistique pour l'identification des échelles spécifiques de dépendance spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Genere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5597,355 +5597,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et modélisation de l’impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Digital soil mapping on heterogeneous bedrock using electrical resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747467v1</w:t>
+                <w:t xml:space="preserve">hal-02318517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation géo-électrique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification et modélisation de l’impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745213v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le filtrage geostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l’estimation d’une variable cible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5964,1011 +5968,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et modélisation de l'impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés (1954-2009)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Caractérisation géo-électrique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
+              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321549v1</w:t>
+                <w:t xml:space="preserve">hal-02745213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and associated field borders on soil redistribution in agricultural landscapes (1954-2009)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quantification et modélisation de l'impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés (1954-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320703v1</w:t>
+                <w:t xml:space="preserve">hal-02321549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le filtrage géostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l'estimation d'une variable cible</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and associated field borders on soil redistribution in agricultural landscapes (1954-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321527v1</w:t>
+                <w:t xml:space="preserve">hal-02320703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation géophysique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le filtrage géostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l'estimation d'une variable cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318450v1</w:t>
+                <w:t xml:space="preserve">hal-02321527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation géophysique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Walter</w:t>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Follain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t>
+              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190055v1</w:t>
+                <w:t xml:space="preserve">hal-02318450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital soil mapping on heterogeneous bedrock using electrical resistivity measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+                <w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Chartin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318517v1</w:t>
+                <w:t xml:space="preserve">hal-01190055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l'épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
+                <w:t xml:space="preserve">Cartographie de l’épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Journées scientifiques du GFHN; 8e Colloque GEOFCAN; Milieux poreux et géophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.53-56</w:t>
+              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316262v1</w:t>
+                <w:t xml:space="preserve">hal-02749975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l’épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
+                <w:t xml:space="preserve">Cartographie de l'épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">36e Journées scientifiques du GFHN; 8e Colloque GEOFCAN; Milieux poreux et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749975v1</w:t>
+                <w:t xml:space="preserve">hal-02316262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la distribution des stocks alluviaux dans une vallée du sud-ouest du Bassin parisien (France) depuis le Pléniglaciaire supérieur : impacts du climat et de l'anthropisation</w:t>
               </w:r>
@@ -7069,394 +7069,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives.A case study: the Choisille catchment (SW Paris Basin, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eymeric Morin</w:t>
+                <w:t xml:space="preserve">Quantification des stocks de matière accumulés sur les versants cultivés : variabilité spatiale et influence des remembrements parcellaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque GEOFCAN ; 8th International Conference on Archaeological Prospection - Mémoire du sol - Espace des Hommes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321038v1</w:t>
+                <w:t xml:space="preserve">hal-02325727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human impact variability on soil erosion during the Holocene based on valley floor sediments study in a Parisian basin fluvial catchment (France): crossing sedimentological, archaeological and palynological proxies</w:t>
+                <w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives.A case study: the Choisille catchment (SW Paris Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Cyprien</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">7e colloque GEOFCAN ; 8th International Conference on Archaeological Prospection - Mémoire du sol - Espace des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326394v1</w:t>
+                <w:t xml:space="preserve">hal-02321038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des stocks de matière accumulés sur les versants cultivés : variabilité spatiale et influence des remembrements parcellaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Human impact variability on soil erosion during the Holocene based on valley floor sediments study in a Parisian basin fluvial catchment (France): crossing sedimentological, archaeological and palynological proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cyprien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325727v1</w:t>
+                <w:t xml:space="preserve">hal-02326394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of anthropogenic impact on Holocene fluvial sedimentation. A case study: the Choisille catchment (Parisian basin, France)</w:t>
               </w:r>
@@ -7561,51 +7561,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la production et du stockage sédimentaires dans le bassin de la Loire (France) depuis le Tardiglaciaire</w:t>
+                <w:t xml:space="preserve">Variabilité de l'impact des sociétés anciennes sur l'érosion des sols d'après l'analyse de stocks sédimentaires dans le bassin de la Loire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
@@ -7640,97 +7640,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Fourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
+              <w:t xml:space="preserve">9e Journées nationales d'étude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330000v1</w:t>
+                <w:t xml:space="preserve">hal-02330059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de l'impact des sociétés anciennes sur l'érosion des sols d'après l'analyse de stocks sédimentaires dans le bassin de la Loire (France)</w:t>
+                <w:t xml:space="preserve">Variabilité de la production et du stockage sédimentaires dans le bassin de la Loire (France) depuis le Tardiglaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
@@ -7765,73 +7765,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Fourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées nationales d'étude des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330059v1</w:t>
+                <w:t xml:space="preserve">hal-02330000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of human impact on sediment yield from the Lateglacial in the Loire catchment (France). Methods of quantification and results</w:t>
               </w:r>
@@ -7955,51 +7955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des discontinuités lithologiques sur l'altération des roches - Approche géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9071,51 +9071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoph van Oost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Aldana-Jague" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geslin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04013590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16994" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ569VXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Doussal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girardeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTCL42RB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jjappgeo.2017.01.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Houcine Karrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C42CGPRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.06.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00620098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00547675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2009.12.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609355181" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1566" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.6.311" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683606hl961rp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NG6WBQV0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.05.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLCSZ7DG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310145v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safri Burhanuddin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/174.6.545" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrandini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-002-0099-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-86K9S5R4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A Malod" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Honthaas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;hault J.-P." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Dyment" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Bruand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ddc9-2m44" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04038714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742194v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325232v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321549v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321527v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749975v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321038v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330000v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bellemlih" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hinschberger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919978v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321145v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoph van Oost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Aldana-Jague" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geslin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04013590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16994" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ569VXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Doussal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girardeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTCL42RB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jjappgeo.2017.01.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Houcine Karrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C42CGPRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00620098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00547675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2009.12.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609355181" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1566" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.6.311" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683606hl961rp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NG6WBQV0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.05.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLCSZ7DG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310145v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safri Burhanuddin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/174.6.545" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrandini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-002-0099-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-86K9S5R4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A Malod" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Honthaas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;hault J.-P." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Dyment" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Bruand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ddc9-2m44" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04038714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742194v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325232v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749975v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316262v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325727v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330000v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bellemlih" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hinschberger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919978v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>