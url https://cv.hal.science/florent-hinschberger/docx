--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,77 +66,3784 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du terrain au laboratoire, proposition d’un protocole d’analyse des archives sédimentaires en milieu urbain : le cas du ruau Sainte Anne (Tours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés [Reading the soil in archaeology: field practices and comparative perspectives]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kai Fechner; Morgane Liard; Judit Deák; Mélanie Fondrillon; Jean-Baptiste Rigot; Philippe Husi; Carine Carpentier; Olivier Blin, Nov 2023, Tours, France. 24 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/7x3t-tj02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du terrain au laboratoire, proposition d’un protocole d’analyse des remblais en milieu urbain : le cas du ruau Sainte Anne (Tours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Archeosol 2023 : Lire le sol en archéologie : pratiques de terrain et regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/ddc9-2m44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine archéologique en milieux humides face au changement climatique : les leçons de l’Holocène à travers l’histoire des variations du niveau des lacs d’Annecy (Savoie) et de Cerin (Jura) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Les patrimoines archéologiques face aux changements climatiques : enjeux de connaissances, de conservation et de valorisation des vestiges en milieux humides, immergés et glaciaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holocene hydrosedimentary dynamics of the Cosson river (Loir-et-Cher, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FLuvial Archive Group (FLAG) Biennial meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche géostatistique pour l’identification des échelles spécifiques de dépendance spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Genere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche géostatistique pour l'identification des échelles spécifiques de dépendance spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Genere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Journées d'Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de l'environnement sur la sédimentation carbonatée récente d'un lac du Moyen Atlas (lac Afourgagh, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Détriché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Karrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Congrès français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification et modélisation de l’impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le filtrage geostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l’estimation d’une variable cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation géo-électrique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification et modélisation de l'impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés (1954-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Journées d'Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and associated field borders on soil redistribution in agricultural landscapes (1954-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation géophysique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Journées d'Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le filtrage géostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l'estimation d'une variable cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Journées d'Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital soil mapping on heterogeneous bedrock using electrical resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie de l'épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36e Journées scientifiques du GFHN; 8e Colloque GEOFCAN; Milieux poreux et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.53-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie de l’épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la distribution des stocks alluviaux dans une vallée du sud-ouest du Bassin parisien (France) depuis le Pléniglaciaire supérieur : impacts du climat et de l'anthropisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bakyono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Q7 - AFEQ “Bio-géosystèmes continentaux quaternaires : variabilité climatique et anthropisation ”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives.A case study: the Choisille catchment (SW Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e colloque GEOFCAN ; 8th International Conference on Archaeological Prospection - Mémoire du sol - Espace des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human impact variability on soil erosion during the Holocene based on valley floor sediments study in a Parisian basin fluvial catchment (France): crossing sedimentological, archaeological and palynological proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cyprien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification des stocks de matière accumulés sur les versants cultivés : variabilité spatiale et influence des remembrements parcellaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial variability of anthropogenic impact on Holocene fluvial sedimentation. A case study: the Choisille catchment (Parisian basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cyprien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FLuvial Archive Group (FLAG) Biennial meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité de la production et du stockage sédimentaires dans le bassin de la Loire (France) depuis le Tardiglaciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Fourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrès français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité de l'impact des sociétés anciennes sur l'érosion des sols d'après l'analyse de stocks sédimentaires dans le bassin de la Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Fourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Journées nationales d'étude des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of human impact on sediment yield from the Lateglacial in the Loire catchment (France). Methods of quantification and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Bellemlih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Fourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open LUCIFS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Münzenberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des discontinuités lithologiques sur l'altération des roches - Approche géophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque Geofcan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holocene climate, landuse change and sedimentation in the Taligny marsh (Parisian basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference : The Fluvial System - past and present dynamics and controls.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bonn, Germany. pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers résultats de la Campagne Tore-Madère (26/09 au 19/10/2001 sur le N/O L'Atalante)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cornen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2002, pp.96-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinématique de l'Est Indonésien depuis le Miocène Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-André Malod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Réhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Honthaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inondations dans la plaine alluviale de Tours à la fin du Moyen Âge et au début de l'époque moderne : à la recherche des zones de stockage sédimentaire et de marqueurs de crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -165,1213 +3872,1213 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVe colloque GMPCA - Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic and anthropic forcings on the Holocene morpho-sedimentary evolution of the Cosson river (Loir-et-Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque TSMR - Transport Solide et Morphodynamique des Rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of land consolidation and field borders on soil erosion and storage within agricultural landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, 2014, Geophysical Research Abstracts, 16, 10372-1</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321145v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of land consolidation and field borders on soil erosion and storage within agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoph van Oost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, 2014, Geophysical Research Abstracts, 16, 10372-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209275v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Landsoil model to simulate water and tillage erosion in an intensively farmed landscape submitted to land consolidation with contrasting soil types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaudubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la variabilité spatiale des sols pour la simulation de l’érosion hydrique et aratoire à l’aide du modèle Landsoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, 11e Journées d'Etude des Sols. Acte du colloque "Le sol face aux changements globaux"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and mapping of morphological features associated to important soil thicknenings within cultivated hillslopes – Example from southwestern Parisian Basin, France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bedrock and soil resistivity mapping as a tool for characterizing soil thickness on cultivated hillslopes. A case study in Seuilly, SW Parisian Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Vol. 13, EGU2011-8932-1</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts Vol. 13, EGU2011-10140, 2011, 13, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321108v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedrock and soil resistivity mapping as a tool for characterizing soil thickness on cultivated hillslopes. A case study in Seuilly, SW Parisian Basin, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification and mapping of morphological features associated to important soil thicknenings within cultivated hillslopes – Example from southwestern Parisian Basin, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts Vol. 13, EGU2011-10140, 2011, 13, 2011</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Vol. 13, EGU2011-8932-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316202v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil and substrate morphology as witnesses of present and former agricultural landscape management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.19 - 24, 2009, Geophysical Research Abstracts, Vol. 11, EGU2009-11596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la dynamique d’occupation du sol sur les flux de matière à l’Holocène : l’exemple de la vallée de la Choisille (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cyprien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe colloque d'Archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la sédimentation fluviatile dans le bassin de la Choisille (sud-ouest du Bassin Parisien, France) en contexte d'anthropisation à l'Holocène : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1386,51 +5093,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1440,104 +5147,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution morpho-sédimentaire des paléochenaux de la Creuse au site des « Marais » à Barrou (Indre-et-Loire) pendant le Tardiglaciaire et l’Holocène. Liens entre facteurs naturels et anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bakyono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1547,51 +5254,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions La Simarre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in N. Mallet et B. Freslier (dir.), Les Marais à Barrou (Indre-et-Loire), un site stratifié du Néolithique et de l’Âge du Bronze dans la vallée de la Creuse, 3e supplément au Bulletin de l’Association des Amis du Musée du Grand-Pressigny</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-98, 2024, 978-2-36536-217-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1601,7153 +5308,3576 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene Paleohydrological Changes Reflected in Lake-Level Fluctuations in Lake Annecy (French Pre-Alps): Climatic Significance and Archeological Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (2), pp.25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/quat7020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terroir Influence on Polyphenol Metabolism from Grape Canes: A Spatial Metabolomic Study at Parcel Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (11), pp.4555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules28114555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations du niveau du lac d'Annecy (Haute Savoie, France) au cours de l'Holocène: implications paléoclimatiques et archéologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (3), pp.169-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.16994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réserve naturelle régionale géologique de Pontlevoy (Loir-et-Cher, France) : présentation et nouvelles données sur les formations miocènes au sud de Blois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevket Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57 (2), pp.34-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-spreading deformation and associated magmatism along the Iberia-Morocco Atlantic margins: Insight from submarine volcanoes of the Tore-Madeira Rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Girardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 407, pp.76-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial filtering of electrical resistivity and slope intensity: Enhancement of spatial estimates of a soil property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 138, pp.210 - 219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/jjappgeo.2017.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative performance of classification algorithms for the development of models of spatial distribution of landscape structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 219-220, pp.136-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical approach for identifying scale-specific correlations between soil thickness and topographic attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 220, pp.58-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and field borders on soil redistribution in agricultural landscapes (1954–2009)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Environmental controls on the Late Holocene carbonate sedimentation of a karstic lake in the Middle-Atlas Mountains (Lake Afourgagh, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Detriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Houcine Karrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.06.006⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (5), pp.1231-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308402v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on the Late Holocene carbonate sedimentation of a karstic lake in the Middle-Atlas Mountains (Lake Afourgagh, Morocco)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L'Houcine Karrat</w:t>
+                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and field borders on soil redistribution in agricultural landscapes (1954–2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristof van Oost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12028⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.184-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02308411v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and mapping of anthropogenic landforms on cultivated hillslopes using DEMs and soil thickness data - Example from the SW Parisian Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 135 (1-2), pp.8-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00620098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal evolution of the Choisille River (southern Parisian Basin, France) during the Weichselian and the Holocene as a record of climate trend and human activity in north-western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (3-4), pp.347-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00547675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering of six blocks of Gondwanan origin within Eastern Indonesia (South East Asia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (2-3), pp.420-437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gr.2009.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00462636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of climate versus human impact on sediment yield since the Lateglacial : the Sarliève paleolake catchment (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Fourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (4), pp.497-516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683609355181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01838324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives. A case study: the Choisille catchment (SW Paris Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (suppl.), pp.191-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.1566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of geophysical surveys to the study of fine grained lacustrine sediments. Application to the Sarliève marsh (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Fourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177 (6), pp.311-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.177.6.311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and regulation of the organic and mineral sedimentation in the Taligny marsh (Parisian basin, France) during the Upper Holocene : climatic and human impacts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (5), pp.647-660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1191/0959683606hl961rp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Cenozoic geodynamic evolution of eastern Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-André Malod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 404 (1-2), pp.91-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Cenozoic geodynamic evolution of eastern Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-André Malod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 404 (1-2), pp.91-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between organic and terrigenous matter deposition in Holocene fluvial sediments: heterodox observations and conclusions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337, pp.8, 735-744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2005.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of bathymetry and geomorphology to the geodynamics of the East Indonesian Seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques André Malod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safri Burhanuddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 174 (6), pp.545-560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/174.6.545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligocene reefal deposits in the Pisang Ridge and the origin of the Lucipara Block (Banda Sea, eastern Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ferrandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques André Malod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Marine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22, pp.66-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00367-002-0099-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic lineations constraints for the back-arc opening of the Late Neogene South Banda Basin (eastern Indonesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-A Malod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Honthaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhault J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Active subduction and collision in Southeast Asia, 333, pp.47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolution of the North Banda Basin (Indonesia): constraints from magnetic data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques André Malod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Dyment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Honthaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 331, pp.507-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334277v1</w:t>
-              </w:r>
-[...3575 lines deleted...]
-                <w:t xml:space="preserve">hal-02366945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoenvironnement et archéologie de la rive nord du lac d’Annecy à Annecy et Annecy-le-Vieux (Haute-Savoie). Rapport de synthèse du PCR 2016-2020, 2 volumes, 440p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes : Lyon. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karnah Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLiDAR : Diachronie de l’occupation du sol : télédétection LiDAR en forêts de Chambord, Boulogne, Russy et Blois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8763,51 +8893,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8817,114 +8947,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géodynamique de l'Est Indonésien dans son cadre cinématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. UBO-IUEM, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04919978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9071,51 +9201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321145v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoph van Oost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Aldana-Jague" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geslin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04013590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16994" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ569VXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Doussal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girardeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTCL42RB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jjappgeo.2017.01.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Houcine Karrat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C42CGPRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00620098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00547675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2009.12.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609355181" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1566" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.6.311" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683606hl961rp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NG6WBQV0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.05.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLCSZ7DG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310145v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safri Burhanuddin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/174.6.545" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrandini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-002-0099-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-86K9S5R4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A Malod" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Honthaas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;hault J.-P." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Dyment" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Bruand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ddc9-2m44" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04038714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742194v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325232v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318517v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745213v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749975v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316262v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325727v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326394v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330000v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bellemlih" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089067v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hinschberger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366945v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919978v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05627872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Bruand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7x3t-tj02" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ddc9-2m44" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04038714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chauvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325232v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;trich&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karrat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745736v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Aldana-Jague" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330000v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330141v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bellemlih" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cornen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hinschberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grasset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Honthaas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoph van Oost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326463v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330016v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824058v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Geslin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608413v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04013590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16994" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ569VXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Doussal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevket Sen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Merle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girardeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTCL42RB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jjappgeo.2017.01.032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308411v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Houcine Karrat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C42CGPRK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.06.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00620098v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00547675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00462636v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Corn&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2009.12.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683609355181" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310148v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1566" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.6.311" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0959683606hl961rp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NG6WBQV0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.05.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLCSZ7DG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023442v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310145v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Malod" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre R&#233;hault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safri Burhanuddin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/174.6.545" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334230v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrandini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-002-0099-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-86K9S5R4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A Malod" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dyment" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;hault J.-P." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Dyment" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444954v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brigand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966713v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karnah Coulibaly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Crozet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04919978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>