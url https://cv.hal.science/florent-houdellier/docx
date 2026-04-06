--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.333333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Houdellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Florent HoudellierPeter. W. Hawkes' Chair of Charged Particle Optics (INSA-TESCAN-CNRS)1-CEMES-CNRS, 29 rue Jeanne Marvig 31055 Toulouse2-DGP-INSA,135 avenue de Rangueil 31400 ToulouseEmail 1: florent.houdellier@cnrs.frEmail 2: houdelli@insa-toulouse.frhttps://cv.hal.science/florent-houdellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research and teaching activities : charged particle optics (TEM, FIB mainly) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2025 : In charge of the Peter. W. Hawkes' Chair of Charged Particle Optics (INSA-TESCAN-CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Accreditation to Supervise Research (Habilitation à Diriger des Recherches-HDR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020 : CNRS Research Engineer (IRHC) at CEMES-CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2023 : Director of the CNRS/Hitachi High-Technologies (HHT) Joint laboratory &amp;quot;HC-IUMi&amp;quot; (Hitachi-CNRS Infrastructure for Ultrafast Microscopy) located in CEMES-CNRS, which aims to develop the next generation of ultrafast coherent FE-TEM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 : CNRS Research Engineer (IR1) at CEMES-CNRS. Head of the Characterisation platform and TEM service. Member of the Electron Microscopy research group (I3EM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2016 : CNRS Research Engineer (IR2) at CEMES-CNRS. Head of the TEM service</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2007 : Post-doctoral position supported by the European ESTEEM project. Development of new holographic methods with elastic and inelastic electrons. Development of CHEF and EMCD experiments with a Cs-corrected microscope.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 - 2006 : PhD thesis at CEMES-CNRS (Centre d’Elaboration de Matériaux et d’Etudes Structurales-Centre National de la Recherche Scientifique) : Development of CBED and high resolution electron holography for strain measurements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 - 2003 : Engineering School INSA (Institut National des Sciences Appliquées) Toulouse. Speciality : Nanophysics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020: CNRS Cristal award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019: Ernst Ruska prize of the German Microscopy Society (DGE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019: European Microscopy Society (EMS) 2018 outstanding paper award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006: Pierre Favard Award of the French Microscopy Society (Sfmu)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-Induced Near-Field Electron Microscopy of Nanostructured Metallic Films and Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenço-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.977-984. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la matière à l’échelle du nanomètre et de la femtoseconde : la microscopie électronique en transmission ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.26 - 30. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202010226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germercy Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Engineering &amp; Materials Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.1091-1094. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/ijems.v27i6.47547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High brightness ultrafast transmission electron microscope based on a laser-driven cold-field emission source: principle and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.1660214. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2019.1660214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale measurements of phosphorous-induced lattice expansion in nanosecond laser annealed germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Boninelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (5), pp.058504. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of large multiple scattering effects in ultrafast electron diffraction on monocrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel González Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Lagally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (5), pp.54302. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088683v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high brightness ultrafast Transmission Electron Microscope based on a laser-driven cold field emission source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186, pp.128 - 138. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlimited acquisition time in electron holography by automated feedback control of transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (13), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5050906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ultrafast electron source based on a cold-field emission gun for ultrafast coherent TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abeilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (2), pp.023101. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4991681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 keV cold field emission source using carbon cone nanotip: Application to scanning transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudai Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 182, pp.303 - 307. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electron microscopy experiment through electron optics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.67--80. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a tilted reference wave for electron holography by means of a condenser biprism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.23 - 40. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential phase-contrast dark-field electron holography for strain mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 160, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical holographic Moirés in a TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (32), pp.324001. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/324001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of splitting convergent beam electron diffraction (SCBED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (P1), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of silicon nitride thin-film stressors on a transistor-like geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4826545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of an ultrashort optical pulse with a metallic nanotip: A Green dyadic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (5), pp.053103. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4747840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.2037-2044. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nanocrystalline BiMnO3--PbTiO3: Synthesis, Structural Elucidation, and Magnetic Characterization of the Whole Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Correas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (29), pp.9075-9082. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new linear transfer theory and characterization method for image detectors. Part II: Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tore Niermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.78 - 87. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface electrostatic potentials in carbon nanotubes and graphene membranes investigated with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1423 - 1429. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the measurement of geometric phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (8), pp.1328 - 1337. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in layers and devices by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (3), pp.580-583. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201000281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising alloy fluctuations by spherical-aberration–corrected HRTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (3), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/91/36001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirality dependent surface adhesion of single-walled carbon nanotubes on graphene surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (11), pp.3050 - 3056. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the mapping of strain in nanostructures: correcting artefacts and aberrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 241, pp.012027. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/241/1/012027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of severe plastic deformation on the structure and thermo-mechanical properties of Zr55Cu30Al10Ni5 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Steenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hóbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suriñach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhilyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 500 (1), pp.61 - 67. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic strain around needle-shaped particles embedded in Al matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (17), pp.5782-5788. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM investigation of the crystal lattice registration of carbon nanotubes over graphene membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of high niobium containing TiAl alloys elaborated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Peter Schimansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (12), pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2010.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclinic symmetry of twin-free nanocrystals in the BiScO3 -PbTiO3 solid solution as revealed by aberration-corrected TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Algueró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.81.100102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroxenes microstructure in comet 81P/Wild 2 terminal Stardust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falko Langenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (10), pp.1475 - 1488. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1945-5100.2009.tb01187.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective growth of tensily strained Si1−yCy films on patterned Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halimaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1-2), pp.34 - 39. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2009.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of elastic strain on the accommodation of carbon atoms into substitutional sites in strained Si:C layers grown on Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (14), pp.141910. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping of tensiley strained silicon transistors with embedded Si1−yCy source and drain by dark-field holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (7), pp.73103 - 73103. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3192356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of range defects in Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.126110. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3153985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154-155, pp.221 - 224. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral epitaxial growth of germanium on silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cammilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (4), pp.43110 - 43110. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2963363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sample bending on diffracted intensities observed in CBED patterns of plan view strained samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (4), pp.295 - 301. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 453 (7198), pp.1086 - 1089. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral growth of monocrystalline Ge on silicon oxide by ultrahigh vacuum chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D. Cammilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (5-6), pp.214-216. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2008.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Mapping of Strain in a Strained Silicon Transistor by High-Resolution Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (15), </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.156602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of single crystalline silicon: Mechanical behaviour and TEM observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amand George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 483-484, pp.353 - 364. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2006.10.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-loss magnetic chiral dichroism (EMCD): Magnetic chiral dichroism in the electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schattschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stöger-Pollach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.2582 - 2590. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2008.0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure of Cs-implanted zirconia: Role of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kaitasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (11), pp.114904. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3021162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00854119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffracted phase and amplitude measurements by energy-filtered convergent-beam holography (CHEF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (3), pp.285 - 294. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACDIF, a new electron diffraction technique obtained with the LACBED configuration and a Cs corrector: Comparison with electron precession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morniroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puiggalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gestí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (2), pp.100 - 115. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the dynamical simulation of CBED patterns in heavily strained specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Altibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.426 - 432. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal aperture sizes and positions for EMCD experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (9), pp.865 - 872. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent beam electron diffraction for strain determination at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (3), pp.464 - 467. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping stress and strain in nanostructures by high-resolution transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (3), pp.460 - 463. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution electron holography for the study of composition and strain in thin film semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135 (3), pp.188 - 191. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2006.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of HOLZ line splitting in CBED patterns of epitaxially strained layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (10), pp.951 - 959. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2006.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Cathodoluminescence in a Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. G. Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germercy Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Carbon Materials "CCM-2019"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Carbon Society, Nov 2019, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of crystalline lattice strain by transmission electron microscopy”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korytov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced field emission from a single carbon nanotube based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Conference on Lasers and Electro-Optics (CLEO) : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. pp.JW2A--52, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JW2A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ondarçuhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des modes d'imagerie fond noir TEM et STEM pour l'observation de structures moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées du GUMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies (SFµ). Paris, FRA., May 2011, Guadeloupe, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium C – Quantitative Electron Microscopy for Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, undetermined, France. pp.12-19, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C07-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in Transmission Electron Microscopy illustrated by an application to atomic scale characterization of nanoscale precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping of Layers and Devices Using Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Trans. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3487533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Different Techniques for Measuring Strain in Si1-yCy Layers Grown by CVD on a Si Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2911510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative molecular dark field modes in cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFSM International Microscopy Congress IMC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rio de Janeiro, Brazil. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnante physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Smallenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Derluyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Martrenchard. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter One - Characterization of nanomaterials properties using FE-TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, pp.1-105, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Two - Cold field emission electron source: From higher brightness to ultrafast beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, Elsevier, pp.107-161, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00002-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Three - Every electron counts: Toward the development of aberration-optimized and aberration-corrected electron sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, Elsevier, pp.163-216, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Transmission Electron Microscopy: Historical Development, Instrumentation, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter W. Hawkes, CEMES/Laboratoire d'Optique Electronique du Centre National de la Recherche Scientifique, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electronics and Electron Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 207, Elsevier, 2018, 1076-5670. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aiep.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.81--106, 2013, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 6 - Aberration Correction With the SACTEM-Toulouse: From Imaging to Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.W.Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics vol 153</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 153, Academic press, 2008, Aberration-Corrected Electron Microscopy, 978-0-12-374220-9. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1076-5670(08)01006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies of caustics studied by catastrophe charged-particle optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenço-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement du CBED et de l’holographie HREM pour l’analyse des déformations de couches épitaxiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. INSA Toulouse; CNRS-CEMES, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COHERENT ELECTRON MICROSCOPY: CONTRIBUTIONS AND PROJECT. Towards aberration-corrected bright electron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optics [physics.optics]. Université Toulouse 3 Paul Sabatier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03695440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.333333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Houdellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Florent HoudellierPeter. W. Hawkes' Chair of Charged Particle Optics (INSA-TESCAN-CNRS)1-CEMES-CNRS, 29 rue Jeanne Marvig 31055 Toulouse2-DGP-INSA,135 avenue de Rangueil 31400 ToulouseEmail 1: florent.houdellier@cnrs.frEmail 2: houdelli@insa-toulouse.frhttps://cv.hal.science/florent-houdellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research and teaching activities : charged particle optics (TEM, FIB mainly) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2025 : In charge of the Peter. W. Hawkes' Chair of Charged Particle Optics (INSA-TESCAN-CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Accreditation to Supervise Research (Habilitation à Diriger des Recherches-HDR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020 : CNRS Research Engineer (IRHC) at CEMES-CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2023 : Director of the CNRS/Hitachi High-Technologies (HHT) Joint laboratory &amp;quot;HC-IUMi&amp;quot; (Hitachi-CNRS Infrastructure for Ultrafast Microscopy) located in CEMES-CNRS, which aims to develop the next generation of ultrafast coherent FE-TEM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 : CNRS Research Engineer (IR1) at CEMES-CNRS. Head of the Characterisation platform and TEM service. Member of the Electron Microscopy research group (I3EM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2016 : CNRS Research Engineer (IR2) at CEMES-CNRS. Head of the TEM service</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2007 : Post-doctoral position supported by the European ESTEEM project. Development of new holographic methods with elastic and inelastic electrons. Development of CHEF and EMCD experiments with a Cs-corrected microscope.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 - 2006 : PhD thesis at CEMES-CNRS (Centre d’Elaboration de Matériaux et d’Etudes Structurales-Centre National de la Recherche Scientifique) : Development of CBED and high resolution electron holography for strain measurements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 - 2003 : Engineering School INSA (Institut National des Sciences Appliquées) Toulouse. Speciality : Nanophysics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020: CNRS Cristal award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019: Ernst Ruska prize of the German Microscopy Society (DGE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019: European Microscopy Society (EMS) 2018 outstanding paper award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006: Pierre Favard Award of the French Microscopy Society (Sfmu)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-Induced Near-Field Electron Microscopy of Nanostructured Metallic Films and Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenço-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.977-984. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la matière à l’échelle du nanomètre et de la femtoseconde : la microscopie électronique en transmission ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.26 - 30. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202010226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germercy Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Engineering &amp; Materials Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.1091-1094. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/ijems.v27i6.47547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High brightness ultrafast transmission electron microscope based on a laser-driven cold-field emission source: principle and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.1660214. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2019.1660214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale measurements of phosphorous-induced lattice expansion in nanosecond laser annealed germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Boninelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (5), pp.058504. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of large multiple scattering effects in ultrafast electron diffraction on monocrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel González Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Lagally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (5), pp.54302. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088683v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high brightness ultrafast Transmission Electron Microscope based on a laser-driven cold field emission source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186, pp.128 - 138. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlimited acquisition time in electron holography by automated feedback control of transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (13), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5050906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ultrafast electron source based on a cold-field emission gun for ultrafast coherent TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abeilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (2), pp.023101. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4991681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 keV cold field emission source using carbon cone nanotip: Application to scanning transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudai Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 182, pp.303 - 307. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electron microscopy experiment through electron optics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.67--80. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical holographic Moirés in a TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (32), pp.324001. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/324001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential phase-contrast dark-field electron holography for strain mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 160, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a tilted reference wave for electron holography by means of a condenser biprism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.23 - 40. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of splitting convergent beam electron diffraction (SCBED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (P1), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of silicon nitride thin-film stressors on a transistor-like geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4826545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of an ultrashort optical pulse with a metallic nanotip: A Green dyadic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (5), pp.053103. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4747840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.2037-2044. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nanocrystalline BiMnO3--PbTiO3: Synthesis, Structural Elucidation, and Magnetic Characterization of the Whole Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Correas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (29), pp.9075-9082. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new linear transfer theory and characterization method for image detectors. Part II: Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tore Niermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.78 - 87. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the measurement of geometric phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (8), pp.1328 - 1337. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface electrostatic potentials in carbon nanotubes and graphene membranes investigated with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1423 - 1429. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in layers and devices by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (3), pp.580-583. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201000281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the mapping of strain in nanostructures: correcting artefacts and aberrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 241, pp.012027. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/241/1/012027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of severe plastic deformation on the structure and thermo-mechanical properties of Zr55Cu30Al10Ni5 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Steenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hóbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suriñach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhilyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 500 (1), pp.61 - 67. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic strain around needle-shaped particles embedded in Al matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (17), pp.5782-5788. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclinic symmetry of twin-free nanocrystals in the BiScO3 -PbTiO3 solid solution as revealed by aberration-corrected TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Algueró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.81.100102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of high niobium containing TiAl alloys elaborated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Peter Schimansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (12), pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2010.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM investigation of the crystal lattice registration of carbon nanotubes over graphene membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising alloy fluctuations by spherical-aberration–corrected HRTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (3), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/91/36001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirality dependent surface adhesion of single-walled carbon nanotubes on graphene surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (11), pp.3050 - 3056. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of elastic strain on the accommodation of carbon atoms into substitutional sites in strained Si:C layers grown on Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (14), pp.141910. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective growth of tensily strained Si1−yCy films on patterned Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halimaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1-2), pp.34 - 39. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2009.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroxenes microstructure in comet 81P/Wild 2 terminal Stardust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falko Langenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (10), pp.1475 - 1488. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1945-5100.2009.tb01187.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of range defects in Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.126110. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3153985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping of tensiley strained silicon transistors with embedded Si1−yCy source and drain by dark-field holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (7), pp.73103 - 73103. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3192356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sample bending on diffracted intensities observed in CBED patterns of plan view strained samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (4), pp.295 - 301. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of single crystalline silicon: Mechanical behaviour and TEM observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amand George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 483-484, pp.353 - 364. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2006.10.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Mapping of Strain in a Strained Silicon Transistor by High-Resolution Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (15), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.156602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 453 (7198), pp.1086 - 1089. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral growth of monocrystalline Ge on silicon oxide by ultrahigh vacuum chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D. Cammilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (5-6), pp.214-216. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2008.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffracted phase and amplitude measurements by energy-filtered convergent-beam holography (CHEF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (3), pp.285 - 294. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACDIF, a new electron diffraction technique obtained with the LACBED configuration and a Cs corrector: Comparison with electron precession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morniroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puiggalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gestí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (2), pp.100 - 115. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-loss magnetic chiral dichroism (EMCD): Magnetic chiral dichroism in the electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schattschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stöger-Pollach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.2582 - 2590. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2008.0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure of Cs-implanted zirconia: Role of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kaitasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (11), pp.114904. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3021162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00854119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal aperture sizes and positions for EMCD experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (9), pp.865 - 872. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the dynamical simulation of CBED patterns in heavily strained specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Altibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.426 - 432. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154-155, pp.221 - 224. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral epitaxial growth of germanium on silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cammilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (4), pp.43110 - 43110. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2963363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent beam electron diffraction for strain determination at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (3), pp.464 - 467. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping stress and strain in nanostructures by high-resolution transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (3), pp.460 - 463. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution electron holography for the study of composition and strain in thin film semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135 (3), pp.188 - 191. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2006.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of HOLZ line splitting in CBED patterns of epitaxially strained layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (10), pp.951 - 959. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2006.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Cathodoluminescence in a Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. G. Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germercy Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Carbon Materials "CCM-2019"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Carbon Society, Nov 2019, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced field emission from a single carbon nanotube based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Conference on Lasers and Electro-Optics (CLEO) : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. pp.JW2A--52, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JW2A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of crystalline lattice strain by transmission electron microscopy”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korytov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ondarçuhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des modes d'imagerie fond noir TEM et STEM pour l'observation de structures moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées du GUMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies (SFµ). Paris, FRA., May 2011, Guadeloupe, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium C – Quantitative Electron Microscopy for Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, undetermined, France. pp.12-19, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C07-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in Transmission Electron Microscopy illustrated by an application to atomic scale characterization of nanoscale precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping of Layers and Devices Using Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Trans. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3487533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Different Techniques for Measuring Strain in Si1-yCy Layers Grown by CVD on a Si Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2911510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative molecular dark field modes in cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFSM International Microscopy Congress IMC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rio de Janeiro, Brazil. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnante physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Smallenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Derluyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Martrenchard. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Two - Cold field emission electron source: From higher brightness to ultrafast beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, Elsevier, pp.107-161, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00002-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter One - Characterization of nanomaterials properties using FE-TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, pp.1-105, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Three - Every electron counts: Toward the development of aberration-optimized and aberration-corrected electron sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, Elsevier, pp.163-216, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Transmission Electron Microscopy: Historical Development, Instrumentation, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter W. Hawkes, CEMES/Laboratoire d'Optique Electronique du Centre National de la Recherche Scientifique, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electronics and Electron Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 207, Elsevier, 2018, 1076-5670. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aiep.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.81--106, 2013, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 6 - Aberration Correction With the SACTEM-Toulouse: From Imaging to Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.W.Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics vol 153</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 153, Academic press, 2008, Aberration-Corrected Electron Microscopy, 978-0-12-374220-9. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1076-5670(08)01006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies of caustics studied by catastrophe charged-particle optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenço-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement du CBED et de l’holographie HREM pour l’analyse des déformations de couches épitaxiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. INSA Toulouse; CNRS-CEMES, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COHERENT ELECTRON MICROSCOPY: CONTRIBUTIONS AND PROJECT. Towards aberration-corrected bright electron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optics [physics.optics]. Université Toulouse 3 Paul Sabatier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03695440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/ijems.v27i6.47547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milazzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Duffy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022876" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03088683v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Scott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lagally" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Kubo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.07.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.10.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP790H4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/324001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.08.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB0VS5HS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826545" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747840" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Correas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Vila" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200148" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P60Z26V6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41SHTNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C248DEF408C5EF44BC4A1EE3EBBBFBB8AA804FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.036" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4B64M35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Steenberge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#243;bor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri&#241;ach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhilyaev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.195" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHM9PJMW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532981v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.06.053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106215v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Jabbar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Peter Schimansky" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742032v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alguer&#243;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Castro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.100102" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2009.tb01187.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2009.07.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3WZDTCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bender" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3192356" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742002v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2963363" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707829v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG598FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293141v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Cammilleri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.07.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC46FB1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741994v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.156602" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741996v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand George" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.200" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S3G3XS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854119v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021162" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707842v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.08.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTK4PJHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morniroli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puiggal&#237;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gest&#237;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.03.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N6MQHGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741992v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altibelli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.06.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2HK0S7P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742004v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeeck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nov&#225;k" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.02.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKF2PCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.063" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKP4R2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741980v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.062" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQB014D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763051v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430583v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.52" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736065v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911510" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820670v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185377v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00001-8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185381v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00002-X" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185384v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00003-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2018.06.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fraysse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01754061v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03695440v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/ijems.v27i6.47547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milazzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Duffy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022876" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03088683v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Scott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lagally" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Kubo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.07.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/324001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.10.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP790H4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.08.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB0VS5HS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826545" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747840" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Correas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Vila" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200148" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P60Z26V6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41SHTNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C248DEF408C5EF44BC4A1EE3EBBBFBB8AA804FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Steenberge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#243;bor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri&#241;ach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhilyaev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.195" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHM9PJMW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.06.053" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alguer&#243;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Castro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.100102" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742044v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Jabbar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Peter Schimansky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4B64M35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742015v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2009.07.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3WZDTCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2009.tb01187.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742020v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bender" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3192356" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG598FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741996v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand George" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.200" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S3G3XS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.156602" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Cammilleri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.07.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC46FB1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.08.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTK4PJHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707841v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morniroli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puiggal&#237;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gest&#237;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.03.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N6MQHGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854119v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021162" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742004v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeeck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nov&#225;k" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.02.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKF2PCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altibelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.06.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2HK0S7P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742002v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2963363" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.063" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKP4R2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741980v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.062" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQB014D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430583v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.52" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736065v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911510" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820670v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185381v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00002-X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185377v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00001-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185384v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00003-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2018.06.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fraysse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01754061v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03695440v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>