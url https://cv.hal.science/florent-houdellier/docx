--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.333333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Houdellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Florent HoudellierPeter. W. Hawkes' Chair of Charged Particle Optics (INSA-TESCAN-CNRS)1-CEMES-CNRS, 29 rue Jeanne Marvig 31055 Toulouse2-DGP-INSA,135 avenue de Rangueil 31400 ToulouseEmail 1: florent.houdellier@cnrs.frEmail 2: houdelli@insa-toulouse.frhttps://cv.hal.science/florent-houdellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research and teaching activities : charged particle optics (TEM, FIB mainly) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2025 : In charge of the Peter. W. Hawkes' Chair of Charged Particle Optics (INSA-TESCAN-CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Accreditation to Supervise Research (Habilitation à Diriger des Recherches-HDR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020 : CNRS Research Engineer (IRHC) at CEMES-CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2023 : Director of the CNRS/Hitachi High-Technologies (HHT) Joint laboratory &amp;quot;HC-IUMi&amp;quot; (Hitachi-CNRS Infrastructure for Ultrafast Microscopy) located in CEMES-CNRS, which aims to develop the next generation of ultrafast coherent FE-TEM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 : CNRS Research Engineer (IR1) at CEMES-CNRS. Head of the Characterisation platform and TEM service. Member of the Electron Microscopy research group (I3EM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2016 : CNRS Research Engineer (IR2) at CEMES-CNRS. Head of the TEM service</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2007 : Post-doctoral position supported by the European ESTEEM project. Development of new holographic methods with elastic and inelastic electrons. Development of CHEF and EMCD experiments with a Cs-corrected microscope.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 - 2006 : PhD thesis at CEMES-CNRS (Centre d’Elaboration de Matériaux et d’Etudes Structurales-Centre National de la Recherche Scientifique) : Development of CBED and high resolution electron holography for strain measurements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 - 2003 : Engineering School INSA (Institut National des Sciences Appliquées) Toulouse. Speciality : Nanophysics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020: CNRS Cristal award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019: Ernst Ruska prize of the German Microscopy Society (DGE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019: European Microscopy Society (EMS) 2018 outstanding paper award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006: Pierre Favard Award of the French Microscopy Society (Sfmu)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-Induced Near-Field Electron Microscopy of Nanostructured Metallic Films and Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenço-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.977-984. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la matière à l’échelle du nanomètre et de la femtoseconde : la microscopie électronique en transmission ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.26 - 30. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202010226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germercy Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Engineering &amp; Materials Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.1091-1094. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/ijems.v27i6.47547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High brightness ultrafast transmission electron microscope based on a laser-driven cold-field emission source: principle and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.1660214. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2019.1660214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale measurements of phosphorous-induced lattice expansion in nanosecond laser annealed germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Boninelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (5), pp.058504. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of large multiple scattering effects in ultrafast electron diffraction on monocrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel González Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Lagally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (5), pp.54302. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088683v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high brightness ultrafast Transmission Electron Microscope based on a laser-driven cold field emission source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186, pp.128 - 138. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlimited acquisition time in electron holography by automated feedback control of transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (13), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5050906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ultrafast electron source based on a cold-field emission gun for ultrafast coherent TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abeilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (2), pp.023101. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4991681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 keV cold field emission source using carbon cone nanotip: Application to scanning transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudai Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 182, pp.303 - 307. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electron microscopy experiment through electron optics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.67--80. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical holographic Moirés in a TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (32), pp.324001. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/324001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential phase-contrast dark-field electron holography for strain mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 160, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a tilted reference wave for electron holography by means of a condenser biprism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.23 - 40. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of splitting convergent beam electron diffraction (SCBED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (P1), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of silicon nitride thin-film stressors on a transistor-like geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4826545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of an ultrashort optical pulse with a metallic nanotip: A Green dyadic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (5), pp.053103. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4747840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.2037-2044. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nanocrystalline BiMnO3--PbTiO3: Synthesis, Structural Elucidation, and Magnetic Characterization of the Whole Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Correas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (29), pp.9075-9082. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new linear transfer theory and characterization method for image detectors. Part II: Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tore Niermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.78 - 87. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the measurement of geometric phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (8), pp.1328 - 1337. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface electrostatic potentials in carbon nanotubes and graphene membranes investigated with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1423 - 1429. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in layers and devices by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (3), pp.580-583. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201000281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the mapping of strain in nanostructures: correcting artefacts and aberrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 241, pp.012027. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/241/1/012027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of severe plastic deformation on the structure and thermo-mechanical properties of Zr55Cu30Al10Ni5 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Steenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hóbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suriñach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhilyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 500 (1), pp.61 - 67. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic strain around needle-shaped particles embedded in Al matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (17), pp.5782-5788. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclinic symmetry of twin-free nanocrystals in the BiScO3 -PbTiO3 solid solution as revealed by aberration-corrected TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Algueró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.81.100102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of high niobium containing TiAl alloys elaborated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Peter Schimansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (12), pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2010.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM investigation of the crystal lattice registration of carbon nanotubes over graphene membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising alloy fluctuations by spherical-aberration–corrected HRTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (3), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/91/36001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirality dependent surface adhesion of single-walled carbon nanotubes on graphene surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (11), pp.3050 - 3056. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of elastic strain on the accommodation of carbon atoms into substitutional sites in strained Si:C layers grown on Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (14), pp.141910. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective growth of tensily strained Si1−yCy films on patterned Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halimaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1-2), pp.34 - 39. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2009.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroxenes microstructure in comet 81P/Wild 2 terminal Stardust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falko Langenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (10), pp.1475 - 1488. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1945-5100.2009.tb01187.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of range defects in Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.126110. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3153985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping of tensiley strained silicon transistors with embedded Si1−yCy source and drain by dark-field holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (7), pp.73103 - 73103. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3192356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sample bending on diffracted intensities observed in CBED patterns of plan view strained samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (4), pp.295 - 301. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of single crystalline silicon: Mechanical behaviour and TEM observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amand George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 483-484, pp.353 - 364. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2006.10.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Mapping of Strain in a Strained Silicon Transistor by High-Resolution Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (15), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.156602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 453 (7198), pp.1086 - 1089. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral growth of monocrystalline Ge on silicon oxide by ultrahigh vacuum chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D. Cammilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (5-6), pp.214-216. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2008.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffracted phase and amplitude measurements by energy-filtered convergent-beam holography (CHEF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (3), pp.285 - 294. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACDIF, a new electron diffraction technique obtained with the LACBED configuration and a Cs corrector: Comparison with electron precession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morniroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puiggalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gestí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (2), pp.100 - 115. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-loss magnetic chiral dichroism (EMCD): Magnetic chiral dichroism in the electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schattschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stöger-Pollach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.2582 - 2590. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2008.0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure of Cs-implanted zirconia: Role of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kaitasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (11), pp.114904. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3021162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00854119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal aperture sizes and positions for EMCD experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (9), pp.865 - 872. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the dynamical simulation of CBED patterns in heavily strained specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Altibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.426 - 432. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154-155, pp.221 - 224. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral epitaxial growth of germanium on silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cammilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (4), pp.43110 - 43110. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2963363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent beam electron diffraction for strain determination at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (3), pp.464 - 467. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping stress and strain in nanostructures by high-resolution transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (3), pp.460 - 463. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution electron holography for the study of composition and strain in thin film semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135 (3), pp.188 - 191. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2006.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of HOLZ line splitting in CBED patterns of epitaxially strained layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (10), pp.951 - 959. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2006.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Cathodoluminescence in a Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. G. Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germercy Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Carbon Materials "CCM-2019"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Carbon Society, Nov 2019, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced field emission from a single carbon nanotube based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Conference on Lasers and Electro-Optics (CLEO) : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. pp.JW2A--52, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JW2A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of crystalline lattice strain by transmission electron microscopy”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korytov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ondarçuhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des modes d'imagerie fond noir TEM et STEM pour l'observation de structures moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées du GUMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies (SFµ). Paris, FRA., May 2011, Guadeloupe, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium C – Quantitative Electron Microscopy for Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, undetermined, France. pp.12-19, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C07-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in Transmission Electron Microscopy illustrated by an application to atomic scale characterization of nanoscale precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping of Layers and Devices Using Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Trans. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3487533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Different Techniques for Measuring Strain in Si1-yCy Layers Grown by CVD on a Si Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2911510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative molecular dark field modes in cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFSM International Microscopy Congress IMC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rio de Janeiro, Brazil. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnante physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Smallenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Derluyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Martrenchard. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Two - Cold field emission electron source: From higher brightness to ultrafast beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, Elsevier, pp.107-161, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00002-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter One - Characterization of nanomaterials properties using FE-TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, pp.1-105, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Three - Every electron counts: Toward the development of aberration-optimized and aberration-corrected electron sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, Elsevier, pp.163-216, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Transmission Electron Microscopy: Historical Development, Instrumentation, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter W. Hawkes, CEMES/Laboratoire d'Optique Electronique du Centre National de la Recherche Scientifique, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electronics and Electron Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 207, Elsevier, 2018, 1076-5670. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aiep.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.81--106, 2013, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 6 - Aberration Correction With the SACTEM-Toulouse: From Imaging to Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.W.Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics vol 153</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 153, Academic press, 2008, Aberration-Corrected Electron Microscopy, 978-0-12-374220-9. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1076-5670(08)01006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies of caustics studied by catastrophe charged-particle optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenço-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement du CBED et de l’holographie HREM pour l’analyse des déformations de couches épitaxiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. INSA Toulouse; CNRS-CEMES, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COHERENT ELECTRON MICROSCOPY: CONTRIBUTIONS AND PROJECT. Towards aberration-corrected bright electron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optics [physics.optics]. Université Toulouse 3 Paul Sabatier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03695440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.333333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Houdellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Florent HoudellierPeter. W. Hawkes' Chair of Charged Particle Optics (INSA-TESCAN-CNRS)1-CEMES-CNRS, 29 rue Jeanne Marvig 31055 Toulouse2-DGP-INSA,135 avenue de Rangueil 31400 ToulouseEmail 1: florent.houdellier@cnrs.frEmail 2: houdelli@insa-toulouse.frhttps://cv.hal.science/florent-houdellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research and teaching activities : charged particle optics (TEM, FIB mainly) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2025 : In charge of the Peter. W. Hawkes' Chair of Charged Particle Optics (INSA-TESCAN-CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Accreditation to Supervise Research (Habilitation à Diriger des Recherches-HDR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020 : CNRS Research Engineer (IRHC) at CEMES-CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2023 : Director of the CNRS/Hitachi High-Technologies (HHT) Joint laboratory &amp;quot;HC-IUMi&amp;quot; (Hitachi-CNRS Infrastructure for Ultrafast Microscopy) located in CEMES-CNRS, which aims to develop the next generation of ultrafast coherent FE-TEM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 : CNRS Research Engineer (IR1) at CEMES-CNRS. Head of the Characterisation platform and TEM service. Member of the Electron Microscopy research group (I3EM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2016 : CNRS Research Engineer (IR2) at CEMES-CNRS. Head of the TEM service</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2007 : Post-doctoral position supported by the European ESTEEM project. Development of new holographic methods with elastic and inelastic electrons. Development of CHEF and EMCD experiments with a Cs-corrected microscope.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 - 2006 : PhD thesis at CEMES-CNRS (Centre d’Elaboration de Matériaux et d’Etudes Structurales-Centre National de la Recherche Scientifique) : Development of CBED and high resolution electron holography for strain measurements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 - 2003 : Engineering School INSA (Institut National des Sciences Appliquées) Toulouse. Speciality : Nanophysics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020: CNRS Cristal award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019: Ernst Ruska prize of the German Microscopy Society (DGE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019: European Microscopy Society (EMS) 2018 outstanding paper award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006: Pierre Favard Award of the French Microscopy Society (Sfmu)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-Induced Near-Field Electron Microscopy of Nanostructured Metallic Films and Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenço-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.977-984. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la matière à l’échelle du nanomètre et de la femtoseconde : la microscopie électronique en transmission ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.26 - 30. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202010226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germercy Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Engineering &amp; Materials Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.1091-1094. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/ijems.v27i6.47547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High brightness ultrafast transmission electron microscope based on a laser-driven cold-field emission source: principle and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.1660214. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2019.1660214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale measurements of phosphorous-induced lattice expansion in nanosecond laser annealed germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Boninelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (5), pp.058504. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of large multiple scattering effects in ultrafast electron diffraction on monocrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel González Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Lagally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (5), pp.54302. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088683v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high brightness ultrafast Transmission Electron Microscope based on a laser-driven cold field emission source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186, pp.128 - 138. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlimited acquisition time in electron holography by automated feedback control of transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (13), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5050906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 keV cold field emission source using carbon cone nanotip: Application to scanning transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudai Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 182, pp.303 - 307. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ultrafast electron source based on a cold-field emission gun for ultrafast coherent TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abeilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (2), pp.023101. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4991681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electron microscopy experiment through electron optics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.67--80. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential phase-contrast dark-field electron holography for strain mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 160, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical holographic Moirés in a TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (32), pp.324001. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/324001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a tilted reference wave for electron holography by means of a condenser biprism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.23 - 40. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of splitting convergent beam electron diffraction (SCBED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (P1), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of silicon nitride thin-film stressors on a transistor-like geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4826545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of an ultrashort optical pulse with a metallic nanotip: A Green dyadic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (5), pp.053103. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4747840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nanocrystalline BiMnO3--PbTiO3: Synthesis, Structural Elucidation, and Magnetic Characterization of the Whole Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Correas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (29), pp.9075-9082. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.2037-2044. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new linear transfer theory and characterization method for image detectors. Part II: Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tore Niermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.78 - 87. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the measurement of geometric phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (8), pp.1328 - 1337. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface electrostatic potentials in carbon nanotubes and graphene membranes investigated with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1423 - 1429. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in layers and devices by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (3), pp.580-583. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201000281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the mapping of strain in nanostructures: correcting artefacts and aberrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 241, pp.012027. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/241/1/012027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of severe plastic deformation on the structure and thermo-mechanical properties of Zr55Cu30Al10Ni5 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Steenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hóbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suriñach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhilyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 500 (1), pp.61 - 67. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic strain around needle-shaped particles embedded in Al matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (17), pp.5782-5788. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM investigation of the crystal lattice registration of carbon nanotubes over graphene membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of high niobium containing TiAl alloys elaborated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Peter Schimansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (12), pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2010.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclinic symmetry of twin-free nanocrystals in the BiScO3 -PbTiO3 solid solution as revealed by aberration-corrected TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Algueró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.81.100102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirality dependent surface adhesion of single-walled carbon nanotubes on graphene surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (11), pp.3050 - 3056. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising alloy fluctuations by spherical-aberration–corrected HRTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (3), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/91/36001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroxenes microstructure in comet 81P/Wild 2 terminal Stardust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falko Langenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (10), pp.1475 - 1488. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1945-5100.2009.tb01187.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective growth of tensily strained Si1−yCy films on patterned Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halimaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1-2), pp.34 - 39. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2009.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of elastic strain on the accommodation of carbon atoms into substitutional sites in strained Si:C layers grown on Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (14), pp.141910. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of range defects in Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.126110. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3153985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping of tensiley strained silicon transistors with embedded Si1−yCy source and drain by dark-field holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (7), pp.73103 - 73103. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3192356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of single crystalline silicon: Mechanical behaviour and TEM observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amand George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 483-484, pp.353 - 364. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2006.10.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 453 (7198), pp.1086 - 1089. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral growth of monocrystalline Ge on silicon oxide by ultrahigh vacuum chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D. Cammilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (5-6), pp.214-216. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2008.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sample bending on diffracted intensities observed in CBED patterns of plan view strained samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (4), pp.295 - 301. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Mapping of Strain in a Strained Silicon Transistor by High-Resolution Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (15), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.156602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACDIF, a new electron diffraction technique obtained with the LACBED configuration and a Cs corrector: Comparison with electron precession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morniroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puiggalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gestí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (2), pp.100 - 115. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffracted phase and amplitude measurements by energy-filtered convergent-beam holography (CHEF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (3), pp.285 - 294. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-loss magnetic chiral dichroism (EMCD): Magnetic chiral dichroism in the electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schattschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stöger-Pollach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.2582 - 2590. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2008.0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure of Cs-implanted zirconia: Role of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kaitasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (11), pp.114904. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3021162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00854119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the dynamical simulation of CBED patterns in heavily strained specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Altibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.426 - 432. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal aperture sizes and positions for EMCD experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (9), pp.865 - 872. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154-155, pp.221 - 224. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral epitaxial growth of germanium on silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cammilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (4), pp.43110 - 43110. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2963363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent beam electron diffraction for strain determination at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (3), pp.464 - 467. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping stress and strain in nanostructures by high-resolution transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (3), pp.460 - 463. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution electron holography for the study of composition and strain in thin film semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135 (3), pp.188 - 191. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2006.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of HOLZ line splitting in CBED patterns of epitaxially strained layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (10), pp.951 - 959. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2006.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Cathodoluminescence in a Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. G. Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germercy Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Carbon Materials "CCM-2019"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Carbon Society, Nov 2019, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced field emission from a single carbon nanotube based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Conference on Lasers and Electro-Optics (CLEO) : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. pp.JW2A--52, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JW2A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of crystalline lattice strain by transmission electron microscopy”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korytov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ondarçuhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des modes d'imagerie fond noir TEM et STEM pour l'observation de structures moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées du GUMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies (SFµ). Paris, FRA., May 2011, Guadeloupe, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium C – Quantitative Electron Microscopy for Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, undetermined, France. pp.12-19, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C07-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in Transmission Electron Microscopy illustrated by an application to atomic scale characterization of nanoscale precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping of Layers and Devices Using Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Trans. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3487533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Different Techniques for Measuring Strain in Si1-yCy Layers Grown by CVD on a Si Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2911510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative molecular dark field modes in cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFSM International Microscopy Congress IMC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rio de Janeiro, Brazil. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnante physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Smallenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Derluyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Martrenchard. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter One - Characterization of nanomaterials properties using FE-TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, pp.1-105, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Two - Cold field emission electron source: From higher brightness to ultrafast beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, Elsevier, pp.107-161, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00002-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Three - Every electron counts: Toward the development of aberration-optimized and aberration-corrected electron sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, Elsevier, pp.163-216, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Transmission Electron Microscopy: Historical Development, Instrumentation, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter W. Hawkes, CEMES/Laboratoire d'Optique Electronique du Centre National de la Recherche Scientifique, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electronics and Electron Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 207, Elsevier, 2018, 1076-5670. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aiep.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.81--106, 2013, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 6 - Aberration Correction With the SACTEM-Toulouse: From Imaging to Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.W.Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics vol 153</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 153, Academic press, 2008, Aberration-Corrected Electron Microscopy, 978-0-12-374220-9. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1076-5670(08)01006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies of caustics studied by catastrophe charged-particle optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenço-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement du CBED et de l’holographie HREM pour l’analyse des déformations de couches épitaxiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. INSA Toulouse; CNRS-CEMES, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COHERENT ELECTRON MICROSCOPY: CONTRIBUTIONS AND PROJECT. Towards aberration-corrected bright electron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optics [physics.optics]. Université Toulouse 3 Paul Sabatier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03695440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/ijems.v27i6.47547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milazzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Duffy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022876" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03088683v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Scott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lagally" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Kubo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.07.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/324001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.10.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP790H4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.08.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB0VS5HS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826545" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747840" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Correas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Vila" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200148" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P60Z26V6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41SHTNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C248DEF408C5EF44BC4A1EE3EBBBFBB8AA804FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Steenberge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#243;bor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri&#241;ach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhilyaev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.195" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHM9PJMW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.06.053" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alguer&#243;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Castro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.100102" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742044v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Jabbar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Peter Schimansky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4B64M35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742015v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2009.07.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3WZDTCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2009.tb01187.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742020v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bender" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3192356" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG598FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741996v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand George" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.200" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S3G3XS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.156602" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Cammilleri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.07.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC46FB1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707842v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.08.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTK4PJHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707841v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morniroli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puiggal&#237;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gest&#237;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.03.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N6MQHGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854119v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021162" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742004v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeeck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nov&#225;k" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.02.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKF2PCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altibelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.06.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2HK0S7P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742002v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2963363" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.063" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKP4R2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741980v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.062" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQB014D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430583v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.52" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736065v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911510" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820670v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185381v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00002-X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185377v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00001-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185384v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00003-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2018.06.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fraysse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01754061v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03695440v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/ijems.v27i6.47547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milazzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Duffy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022876" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03088683v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Scott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lagally" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Kubo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.07.018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991681" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.10.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP790H4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/324001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.08.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB0VS5HS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826545" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747840" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Correas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Vila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200148" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P60Z26V6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41SHTNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C248DEF408C5EF44BC4A1EE3EBBBFBB8AA804FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Steenberge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#243;bor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri&#241;ach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhilyaev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.195" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHM9PJMW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.06.053" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Jabbar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Peter Schimansky" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alguer&#243;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Castro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.100102" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.036" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4B64M35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2009.tb01187.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2009.07.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3WZDTCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742020v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bender" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3192356" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand George" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S3G3XS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Cammilleri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.07.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC46FB1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707829v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG598FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.156602" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morniroli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puiggal&#237;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gest&#237;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.03.006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N6MQHGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.08.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTK4PJHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854119v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021162" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altibelli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.06.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2HK0S7P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742004v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeeck" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nov&#225;k" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.02.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKF2PCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742002v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2963363" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.063" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKP4R2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741980v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.062" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQB014D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430583v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.52" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736065v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911510" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820670v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185377v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00001-8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185381v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00002-X" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185384v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00003-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2018.06.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fraysse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01754061v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03695440v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>