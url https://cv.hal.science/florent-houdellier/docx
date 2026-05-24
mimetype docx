--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.333333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Houdellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Florent HoudellierPeter. W. Hawkes' Chair of Charged Particle Optics (INSA-TESCAN-CNRS)1-CEMES-CNRS, 29 rue Jeanne Marvig 31055 Toulouse2-DGP-INSA,135 avenue de Rangueil 31400 ToulouseEmail 1: florent.houdellier@cnrs.frEmail 2: houdelli@insa-toulouse.frhttps://cv.hal.science/florent-houdellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research and teaching activities : charged particle optics (TEM, FIB mainly) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2025 : In charge of the Peter. W. Hawkes' Chair of Charged Particle Optics (INSA-TESCAN-CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Accreditation to Supervise Research (Habilitation à Diriger des Recherches-HDR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020 : CNRS Research Engineer (IRHC) at CEMES-CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2023 : Director of the CNRS/Hitachi High-Technologies (HHT) Joint laboratory &amp;quot;HC-IUMi&amp;quot; (Hitachi-CNRS Infrastructure for Ultrafast Microscopy) located in CEMES-CNRS, which aims to develop the next generation of ultrafast coherent FE-TEM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 : CNRS Research Engineer (IR1) at CEMES-CNRS. Head of the Characterisation platform and TEM service. Member of the Electron Microscopy research group (I3EM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2016 : CNRS Research Engineer (IR2) at CEMES-CNRS. Head of the TEM service</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2007 : Post-doctoral position supported by the European ESTEEM project. Development of new holographic methods with elastic and inelastic electrons. Development of CHEF and EMCD experiments with a Cs-corrected microscope.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 - 2006 : PhD thesis at CEMES-CNRS (Centre d’Elaboration de Matériaux et d’Etudes Structurales-Centre National de la Recherche Scientifique) : Development of CBED and high resolution electron holography for strain measurements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 - 2003 : Engineering School INSA (Institut National des Sciences Appliquées) Toulouse. Speciality : Nanophysics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020: CNRS Cristal award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019: Ernst Ruska prize of the German Microscopy Society (DGE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019: European Microscopy Society (EMS) 2018 outstanding paper award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006: Pierre Favard Award of the French Microscopy Society (Sfmu)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-Induced Near-Field Electron Microscopy of Nanostructured Metallic Films and Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenço-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.977-984. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la matière à l’échelle du nanomètre et de la femtoseconde : la microscopie électronique en transmission ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.26 - 30. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202010226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germercy Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Engineering &amp; Materials Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.1091-1094. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/ijems.v27i6.47547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High brightness ultrafast transmission electron microscope based on a laser-driven cold-field emission source: principle and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.1660214. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2019.1660214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale measurements of phosphorous-induced lattice expansion in nanosecond laser annealed germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Boninelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (5), pp.058504. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of large multiple scattering effects in ultrafast electron diffraction on monocrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel González Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Lagally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (5), pp.54302. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088683v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high brightness ultrafast Transmission Electron Microscope based on a laser-driven cold field emission source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186, pp.128 - 138. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlimited acquisition time in electron holography by automated feedback control of transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (13), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5050906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 keV cold field emission source using carbon cone nanotip: Application to scanning transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudai Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 182, pp.303 - 307. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ultrafast electron source based on a cold-field emission gun for ultrafast coherent TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abeilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (2), pp.023101. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4991681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electron microscopy experiment through electron optics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.67--80. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential phase-contrast dark-field electron holography for strain mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 160, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical holographic Moirés in a TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (32), pp.324001. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/324001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a tilted reference wave for electron holography by means of a condenser biprism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.23 - 40. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of splitting convergent beam electron diffraction (SCBED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (P1), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of silicon nitride thin-film stressors on a transistor-like geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4826545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of an ultrashort optical pulse with a metallic nanotip: A Green dyadic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (5), pp.053103. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4747840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nanocrystalline BiMnO3--PbTiO3: Synthesis, Structural Elucidation, and Magnetic Characterization of the Whole Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Correas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (29), pp.9075-9082. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.2037-2044. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new linear transfer theory and characterization method for image detectors. Part II: Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tore Niermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.78 - 87. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the measurement of geometric phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (8), pp.1328 - 1337. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface electrostatic potentials in carbon nanotubes and graphene membranes investigated with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1423 - 1429. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in layers and devices by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (3), pp.580-583. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201000281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the mapping of strain in nanostructures: correcting artefacts and aberrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 241, pp.012027. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/241/1/012027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of severe plastic deformation on the structure and thermo-mechanical properties of Zr55Cu30Al10Ni5 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Steenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hóbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suriñach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhilyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 500 (1), pp.61 - 67. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic strain around needle-shaped particles embedded in Al matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (17), pp.5782-5788. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM investigation of the crystal lattice registration of carbon nanotubes over graphene membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of high niobium containing TiAl alloys elaborated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Peter Schimansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (12), pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2010.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclinic symmetry of twin-free nanocrystals in the BiScO3 -PbTiO3 solid solution as revealed by aberration-corrected TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Algueró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.81.100102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirality dependent surface adhesion of single-walled carbon nanotubes on graphene surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (11), pp.3050 - 3056. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising alloy fluctuations by spherical-aberration–corrected HRTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (3), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/91/36001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroxenes microstructure in comet 81P/Wild 2 terminal Stardust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falko Langenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (10), pp.1475 - 1488. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1945-5100.2009.tb01187.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective growth of tensily strained Si1−yCy films on patterned Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halimaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1-2), pp.34 - 39. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2009.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of elastic strain on the accommodation of carbon atoms into substitutional sites in strained Si:C layers grown on Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (14), pp.141910. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of range defects in Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.126110. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3153985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping of tensiley strained silicon transistors with embedded Si1−yCy source and drain by dark-field holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (7), pp.73103 - 73103. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3192356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of single crystalline silicon: Mechanical behaviour and TEM observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amand George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 483-484, pp.353 - 364. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2006.10.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 453 (7198), pp.1086 - 1089. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral growth of monocrystalline Ge on silicon oxide by ultrahigh vacuum chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D. Cammilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (5-6), pp.214-216. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2008.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sample bending on diffracted intensities observed in CBED patterns of plan view strained samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (4), pp.295 - 301. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Mapping of Strain in a Strained Silicon Transistor by High-Resolution Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (15), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.156602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACDIF, a new electron diffraction technique obtained with the LACBED configuration and a Cs corrector: Comparison with electron precession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morniroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puiggalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gestí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (2), pp.100 - 115. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffracted phase and amplitude measurements by energy-filtered convergent-beam holography (CHEF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (3), pp.285 - 294. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-loss magnetic chiral dichroism (EMCD): Magnetic chiral dichroism in the electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schattschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stöger-Pollach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.2582 - 2590. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2008.0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure of Cs-implanted zirconia: Role of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kaitasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (11), pp.114904. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3021162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00854119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the dynamical simulation of CBED patterns in heavily strained specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Altibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.426 - 432. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal aperture sizes and positions for EMCD experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (9), pp.865 - 872. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154-155, pp.221 - 224. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral epitaxial growth of germanium on silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cammilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (4), pp.43110 - 43110. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2963363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent beam electron diffraction for strain determination at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (3), pp.464 - 467. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping stress and strain in nanostructures by high-resolution transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (3), pp.460 - 463. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution electron holography for the study of composition and strain in thin film semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135 (3), pp.188 - 191. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2006.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of HOLZ line splitting in CBED patterns of epitaxially strained layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (10), pp.951 - 959. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2006.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Cathodoluminescence in a Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. G. Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germercy Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Carbon Materials "CCM-2019"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Carbon Society, Nov 2019, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced field emission from a single carbon nanotube based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Conference on Lasers and Electro-Optics (CLEO) : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. pp.JW2A--52, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JW2A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of crystalline lattice strain by transmission electron microscopy”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korytov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ondarçuhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des modes d'imagerie fond noir TEM et STEM pour l'observation de structures moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées du GUMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies (SFµ). Paris, FRA., May 2011, Guadeloupe, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium C – Quantitative Electron Microscopy for Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, undetermined, France. pp.12-19, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C07-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in Transmission Electron Microscopy illustrated by an application to atomic scale characterization of nanoscale precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping of Layers and Devices Using Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Trans. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3487533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Different Techniques for Measuring Strain in Si1-yCy Layers Grown by CVD on a Si Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2911510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative molecular dark field modes in cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFSM International Microscopy Congress IMC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rio de Janeiro, Brazil. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnante physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Smallenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Derluyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Martrenchard. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter One - Characterization of nanomaterials properties using FE-TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, pp.1-105, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Two - Cold field emission electron source: From higher brightness to ultrafast beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, Elsevier, pp.107-161, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00002-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Three - Every electron counts: Toward the development of aberration-optimized and aberration-corrected electron sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, Elsevier, pp.163-216, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Transmission Electron Microscopy: Historical Development, Instrumentation, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter W. Hawkes, CEMES/Laboratoire d'Optique Electronique du Centre National de la Recherche Scientifique, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electronics and Electron Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 207, Elsevier, 2018, 1076-5670. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aiep.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.81--106, 2013, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 6 - Aberration Correction With the SACTEM-Toulouse: From Imaging to Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.W.Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics vol 153</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 153, Academic press, 2008, Aberration-Corrected Electron Microscopy, 978-0-12-374220-9. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1076-5670(08)01006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies of caustics studied by catastrophe charged-particle optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenço-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement du CBED et de l’holographie HREM pour l’analyse des déformations de couches épitaxiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. INSA Toulouse; CNRS-CEMES, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COHERENT ELECTRON MICROSCOPY: CONTRIBUTIONS AND PROJECT. Towards aberration-corrected bright electron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optics [physics.optics]. Université Toulouse 3 Paul Sabatier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03695440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.333333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florent Houdellier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr. Florent HoudellierPeter. W. Hawkes' Chair of Charged Particle Optics (INSA-TESCAN-CNRS)1-CEMES-CNRS, 29 rue Jeanne Marvig 31055 Toulouse2-DGP-INSA,135 avenue de Rangueil 31400 ToulouseEmail 1: florent.houdellier@cnrs.frEmail 2: houdelli@insa-toulouse.frhttps://cv.hal.science/florent-houdellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Research and teaching activities : charged particle optics (TEM, FIB mainly) **</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2025 : In charge of the Peter. W. Hawkes' Chair of Charged Particle Optics (INSA-TESCAN-CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 : Accreditation to Supervise Research (Habilitation à Diriger des Recherches-HDR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020 : CNRS Research Engineer (IRHC) at CEMES-CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2023 : Director of the CNRS/Hitachi High-Technologies (HHT) Joint laboratory &amp;quot;HC-IUMi&amp;quot; (Hitachi-CNRS Infrastructure for Ultrafast Microscopy) located in CEMES-CNRS, which aims to develop the next generation of ultrafast coherent FE-TEM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 : CNRS Research Engineer (IR1) at CEMES-CNRS. Head of the Characterisation platform and TEM service. Member of the Electron Microscopy research group (I3EM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2016 : CNRS Research Engineer (IR2) at CEMES-CNRS. Head of the TEM service</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2007 : Post-doctoral position supported by the European ESTEEM project. Development of new holographic methods with elastic and inelastic electrons. Development of CHEF and EMCD experiments with a Cs-corrected microscope.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 - 2006 : PhD thesis at CEMES-CNRS (Centre d’Elaboration de Matériaux et d’Etudes Structurales-Centre National de la Recherche Scientifique) : Development of CBED and high resolution electron holography for strain measurements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 - 2003 : Engineering School INSA (Institut National des Sciences Appliquées) Toulouse. Speciality : Nanophysics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020: CNRS Cristal award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019: Ernst Ruska prize of the German Microscopy Society (DGE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019: European Microscopy Society (EMS) 2018 outstanding paper award</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006: Pierre Favard Award of the French Microscopy Society (Sfmu)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon-Induced Near-Field Electron Microscopy of Nanostructured Metallic Films and Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenço-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.977-984. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer la matière à l’échelle du nanomètre et de la femtoseconde : la microscopie électronique en transmission ultrarapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.26 - 30. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202010226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germercy Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Engineering &amp; Materials Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.1091-1094. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/ijems.v27i6.47547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High brightness ultrafast transmission electron microscope based on a laser-driven cold-field emission source: principle and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (1), pp.1660214. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2019.1660214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of off-axis electron holography performed with femtosecond electron pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2019.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale measurements of phosphorous-induced lattice expansion in nanosecond laser annealed germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Boninelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (5), pp.058504. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5022876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of large multiple scattering effects in ultrafast electron diffraction on monocrystalline silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel González Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Lagally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (5), pp.54302. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088683v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlimited acquisition time in electron holography by automated feedback control of transmission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (13), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5050906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high brightness ultrafast Transmission Electron Microscope based on a laser-driven cold field emission source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186, pp.128 - 138. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ultrafast electron source based on a cold-field emission gun for ultrafast coherent TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abeilhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (2), pp.023101. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4991681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 keV cold field emission source using carbon cone nanotip: Application to scanning transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudai Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 182, pp.303 - 307. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising electron microscopy experiment through electron optics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175, pp.67--80. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential phase-contrast dark-field electron holography for strain mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 160, pp.98-109. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical holographic Moirés in a TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (32), pp.324001. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/324001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a tilted reference wave for electron holography by means of a condenser biprism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.23 - 40. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of splitting convergent beam electron diffraction (SCBED)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (P1), pp.59-66. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in strain measurements by dark-field electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.70-85. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of silicon nitride thin-film stressors on a transistor-like geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4826545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of an ultrashort optical pulse with a metallic nanotip: A Green dyadic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (5), pp.053103. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4747840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nanocrystalline BiMnO3--PbTiO3: Synthesis, Structural Elucidation, and Magnetic Characterization of the Whole Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covadonga Correas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (29), pp.9075-9082. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.2037-2044. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new linear transfer theory and characterization method for image detectors. Part II: Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lubk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Röder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tore Niermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.78 - 87. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the measurement of geometric phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (8), pp.1328 - 1337. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface electrostatic potentials in carbon nanotubes and graphene membranes investigated with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (4), pp.1423 - 1429. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in layers and devices by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (3), pp.580-583. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201000281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirality dependent surface adhesion of single-walled carbon nanotubes on graphene surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (11), pp.3050 - 3056. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2010.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising alloy fluctuations by spherical-aberration–corrected HRTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 91 (3), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/91/36001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-field electron holography for the mapping of strain in nanostructures: correcting artefacts and aberrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 241, pp.012027. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/241/1/012027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of severe plastic deformation on the structure and thermo-mechanical properties of Zr55Cu30Al10Ni5 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Steenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hóbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suriñach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhilyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 500 (1), pp.61 - 67. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic strain around needle-shaped particles embedded in Al matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (17), pp.5782-5788. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2010.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclinic symmetry of twin-free nanocrystals in the BiScO3 -PbTiO3 solid solution as revealed by aberration-corrected TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Algueró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.81.100102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of high niobium containing TiAl alloys elaborated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Peter Schimansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (12), pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2010.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM investigation of the crystal lattice registration of carbon nanotubes over graphene membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Ortolani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective growth of tensily strained Si1−yCy films on patterned Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Halimaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1-2), pp.34 - 39. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2009.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of elastic strain on the accommodation of carbon atoms into substitutional sites in strained Si:C layers grown on Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (14), pp.141910. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroxenes microstructure in comet 81P/Wild 2 terminal Stardust particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falko Langenhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (10), pp.1475 - 1488. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1945-5100.2009.tb01187.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of range defects in Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.126110. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3153985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping of tensiley strained silicon transistors with embedded Si1−yCy source and drain by dark-field holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (7), pp.73103 - 73103. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3192356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain mapping in MOSFETS by high-resolution electron microscopy and electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154-155, pp.221 - 224. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2008.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral epitaxial growth of germanium on silicon oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cammilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (4), pp.43110 - 43110. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2963363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue of single crystalline silicon: Mechanical behaviour and TEM observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amand George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 483-484, pp.353 - 364. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2006.10.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Mapping of Strain in a Strained Silicon Transistor by High-Resolution Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (15), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.156602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sample bending on diffracted intensities observed in CBED patterns of plan view strained samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (4), pp.295 - 301. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale holographic interferometry for strain measurements in electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 453 (7198), pp.1086 - 1089. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral growth of monocrystalline Ge on silicon oxide by ultrahigh vacuum chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D. Cammilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (5-6), pp.214-216. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2008.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACDIF, a new electron diffraction technique obtained with the LACBED configuration and a Cs corrector: Comparison with electron precession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morniroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puiggalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gestí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (2), pp.100 - 115. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffracted phase and amplitude measurements by energy-filtered convergent-beam holography (CHEF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (3), pp.285 - 294. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-loss magnetic chiral dichroism (EMCD): Magnetic chiral dichroism in the electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schattschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stöger-Pollach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.2582 - 2590. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2008.0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure of Cs-implanted zirconia: Role of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kaitasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (11), pp.114904. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3021162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00854119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal aperture sizes and positions for EMCD experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verbeeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Novák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (9), pp.865 - 872. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the dynamical simulation of CBED patterns in heavily strained specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Altibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.426 - 432. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent beam electron diffraction for strain determination at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (3), pp.464 - 467. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping stress and strain in nanostructures by high-resolution transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (3), pp.460 - 463. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2006.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution electron holography for the study of composition and strain in thin film semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135 (3), pp.188 - 191. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2006.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of HOLZ line splitting in CBED patterns of epitaxially strained layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 106 (10), pp.951 - 959. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2006.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Cathodoluminescence in a Transmission Electron Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. G. Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and (some) applications of carbon-nanotube-supported pyrolytic carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germercy Paredes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Carbon Materials "CCM-2019"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Carbon Society, Nov 2019, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of crystalline lattice strain by transmission electron microscopy”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Korytov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced field emission from a single carbon nanotube based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Conference on Lasers and Electro-Optics (CLEO) : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. pp.JW2A--52, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JW2A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ondarçuhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des modes d'imagerie fond noir TEM et STEM pour l'observation de structures moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées du GUMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Microscopies (SFµ). Paris, FRA., May 2011, Guadeloupe, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium C – Quantitative Electron Microscopy for Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, undetermined, France. pp.12-19, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C07-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in Transmission Electron Microscopy illustrated by an application to atomic scale characterization of nanoscale precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PTM2010 - International Conference on Solid-Solid Phase Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, AVIGNON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping of Layers and Devices Using Electron Holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Trans. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3487533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Different Techniques for Measuring Strain in Si1-yCy Layers Grown by CVD on a Si Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.2911510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative molecular dark field modes in cell imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Péchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFSM International Microscopy Congress IMC17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rio de Janeiro, Brazil. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnante physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Smallenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannelore Derluyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Martrenchard. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.422, 2023, 9782271148902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Two - Cold field emission electron source: From higher brightness to ultrafast beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, Elsevier, pp.107-161, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00002-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter One - Characterization of nanomaterials properties using FE-TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, pp.1-105, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Three - Every electron counts: Toward the development of aberration-optimized and aberration-corrected electron sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherent Electron Microscopy: Designing Faster and Brighter Electron Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 227, Elsevier, pp.163-216, 2023, Advances in Imaging and Electron Physics, 978-0-443-19324-8. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19324-8.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Transmission Electron Microscopy: Historical Development, Instrumentation, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Mario Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter W. Hawkes, CEMES/Laboratoire d'Optique Electronique du Centre National de la Recherche Scientifique, Toulouse, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Electronics and Electron Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 207, Elsevier, 2018, 1076-5670. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aiep.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark-Field Electron Holography for Strain Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shay Reboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie; Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.81--106, 2013, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 6 - Aberration Correction With the SACTEM-Toulouse: From Imaging to Diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.W.Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics vol 153</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 153, Academic press, 2008, Aberration-Corrected Electron Microscopy, 978-0-12-374220-9. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1076-5670(08)01006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies of caustics studied by catastrophe charged-particle optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenço-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement du CBED et de l’holographie HREM pour l’analyse des déformations de couches épitaxiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. INSA Toulouse; CNRS-CEMES, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COHERENT ELECTRON MICROSCOPY: CONTRIBUTIONS AND PROJECT. Towards aberration-corrected bright electron source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optics [physics.optics]. Université Toulouse 3 Paul Sabatier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03695440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/ijems.v27i6.47547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milazzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Duffy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022876" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03088683v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Scott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lagally" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Kubo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.07.018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991681" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.10.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP790H4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/324001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.08.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB0VS5HS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826545" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747840" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Correas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Vila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200148" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P60Z26V6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41SHTNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C248DEF408C5EF44BC4A1EE3EBBBFBB8AA804FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Steenberge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#243;bor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri&#241;ach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhilyaev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.195" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHM9PJMW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.06.053" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Jabbar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Peter Schimansky" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alguer&#243;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Castro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.100102" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.036" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4B64M35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2009.tb01187.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2009.07.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3WZDTCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742020v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bender" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3192356" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand George" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S3G3XS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Cammilleri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.07.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC46FB1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707829v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG598FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.156602" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morniroli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puiggal&#237;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gest&#237;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.03.006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N6MQHGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.08.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTK4PJHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854119v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021162" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741992v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altibelli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.06.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2HK0S7P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742004v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeeck" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nov&#225;k" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.02.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKF2PCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742002v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2963363" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.063" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKP4R2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741980v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.062" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQB014D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430583v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.52" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736065v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911510" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820670v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185377v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00001-8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185381v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00002-X" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185384v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00003-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2018.06.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fraysse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01754061v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03695440v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germercy Paredes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Allouche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/ijems.v27i6.47547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kociak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1660214" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. H&#255;tch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.03.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Milazzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Duffy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022876" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03088683v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Gonz&#225;lez Vallejo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gall&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Scott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lagally" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. H&#255;tch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050906" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.12.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abeilhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991681" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Kubo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.07.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kubo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.01.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Denneulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.10.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP790H4K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/324001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404505v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk R&#246;der" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.11.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8C51H09-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.08.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB0VS5HS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lubk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shay Reboh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.06.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DC7DHGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826545" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747840" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Correas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Pe&#241;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Vila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200148" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P60Z26V6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Niermann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.01.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRHPBX2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2011.04.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LV5VM4W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.12.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41SHTNT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C248DEF408C5EF44BC4A1EE3EBBBFBB8AA804FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.036" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4B64M35-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/241/1/012027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Steenberge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#243;bor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri&#241;ach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhilyaev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.195" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHM9PJMW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532981v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Donnadieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.06.053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742032v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alguer&#243;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Castro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.100102" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742044v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Jabbar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Monchoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Peter Schimansky" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106215v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742015v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halimaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kermarrec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Campidelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2009.07.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3WZDTCQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2009.tb01187.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koffel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3153985" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742020v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bender" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3192356" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742010v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.10.020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6XD4J17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742002v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cammilleri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2963363" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand George" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.200" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4S3G3XS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.156602" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG598FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07049" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRRF7MW3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293141v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Cammilleri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.07.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC46FB1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707841v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morniroli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puiggal&#237;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gest&#237;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.03.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N6MQHGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.08.016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTK4PJHC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00854119v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3021162" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742004v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeeck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nov&#225;k" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2008.02.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZKF2PCB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741992v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altibelli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.06.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2HK0S7P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.063" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKP4R2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741980v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.062" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQB014D4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763051v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430583v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.52" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810543v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayache" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610638v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Botton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lazar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheynet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736051v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487533" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736065v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gouye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2911510" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820670v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Merrer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Smallenburg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnante-physique/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185381v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00002-X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185377v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00001-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185384v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19324-8.00003-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2018.06.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742322v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1076-5670(08)01006-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fraysse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01754061v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03695440v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>