--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -368,278 +368,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—11</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tool to Design Bridging Oligos Used to Detect Pseudouridylation Sites on RNA after CMC Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Francastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Coding RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ncrna8030031⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 8 (5), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ncrna8050063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807660v1</w:t>
+                <w:t xml:space="preserve">hal-04273178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool to Design Bridging Oligos Used to Detect Pseudouridylation Sites on RNA after CMC Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tellier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirolyuba Ilieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Francastel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shziuka Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Coding RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8, </w:t>
+              <w:t xml:space="preserve">, 2022, 8 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ncrna8050063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ncrna8030031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799770v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tool to Design Bridging Oligos Used to Detect Pseudouridylation Sites on RNA after CMC Treatment</w:t>
               </w:r>
@@ -651,497 +651,497 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Coding RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8 (5), pp.63. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ncrna8050063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273178v1</w:t>
+                <w:t xml:space="preserve">hal-03799770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Identification and Functional Validation of New snoRNAs in Human Muscle Progenitors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proteasome inhibition alters mitotic progression through the upregulation of centromeric α‐Satellite RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cáceres‐gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Andonegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Oliva‐rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo González‐barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Coding RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ncrna7030056⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 289 (7), pp.1858-1875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.16261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357186v1</w:t>
+                <w:t xml:space="preserve">hal-03659152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Identification and Functional Validation of New snoRNAs in Human Muscle Progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Coding RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 7 (3), pp.56. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ncrna7030056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273181v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteasome inhibition alters mitotic progression through the upregulation of centromeric α‐Satellite RNAs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic Identification and Functional Validation of New snoRNAs in Human Muscle Progenitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Francastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Non-Coding RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ncrna7030056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.16261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03659152v1</w:t>
+                <w:t xml:space="preserve">hal-04273181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple information carried by RNAs: total eclipse or a light at the end of the tunnel?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1201,51 +1201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple information carried by RNAs: total eclipse or a light at the end of the tunnel?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1305,51 +1305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for the identification of thousands of circular RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1390,252 +1390,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding and Non-coding RNAs, the Frontier Has Never Been So Blurred</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Shiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Santulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gheybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00140⟩</w:t>
+              <w:t xml:space="preserve">Non-Coding RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ncrna4030023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127256v1</w:t>
+                <w:t xml:space="preserve">hal-02359857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—6</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coding and Non-coding RNAs, the Frontier Has Never Been So Blurred</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Francastel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Coding RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (3), pp.23. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ncrna4030023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359857v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—5</w:t>
               </w:r>
@@ -1673,51 +1673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sendurai A Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Santulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Coding RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (2), pp.21. </w:t>
@@ -1807,51 +1807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (8), pp.4768-4781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1879,468 +1879,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Francastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sendurai A Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Santulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Berindan-Neagoe</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph J Taube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Coding RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (3), pp.285-288. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ncrna1030285⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1 (2), pp.167-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ncrna1020167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127410v1</w:t>
+                <w:t xml:space="preserve">hal-02127409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ferracin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gautheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sendurai A Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John S Mattick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Coding RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (1), pp.87-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ncrna1010087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Berindan-Neagoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Adrian Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Santulli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Coding RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (2), pp.167-169. </w:t>
+              <w:t xml:space="preserve">, 2015, 1 (3), pp.285-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ncrna1020167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ncrna1030285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127409v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammalian Introns: When the Junk Generates Molecular Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (3), pp.4429-4452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2387,51 +2387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Pocket-sized RNA-Seq”: A Method to Capture New Mature microRNA Produced from a Genomic Region of Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Coding RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (2), pp.127-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ulveling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel E Dinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2582,51 +2582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coding or non-coding: Need they be exclusive?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2725,51 +2725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Furling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (2), pp.513-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2816,51 +2816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of potentially new bifunctional RNA based on genome-wide data-mining of alternative splicing events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ulveling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3054,51 +3054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When one is better than two: RNA with dual functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ulveling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3331,51 +3331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (15), pp.5071-5080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3537,1255 +3537,1255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Two Breast-Specific Molecules in the Lung</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The steroid receptor RNA activator protein is expressed in breast tumor tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Chooniedass-Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kariminia Hamedani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Troup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Leygue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (3), pp.390-393. </w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 118 (4), pp.1054-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2353/jmoldx.2006.050143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijc.21425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127777v1</w:t>
+                <w:t xml:space="preserve">hal-02127760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The promoter competition assay (PCA): a new approach to identify motifs involved in the transcriptional activity of reporter genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Expression of Two Breast-Specific Molecules in the Lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Myal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2741/1905⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (3), pp.390-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2353/jmoldx.2006.050143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127345v1</w:t>
+                <w:t xml:space="preserve">hal-02127777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Splicing of the First Intron of the Steroid Receptor RNA Activator (SRA) Participates in the Generation of Coding and Noncoding RNA Isoforms in Breast Cancer Cell Lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The promoter competition assay (PCA): a new approach to identify motifs involved in the transcriptional activity of reporter genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Myal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA and Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (1), pp.1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2741/1905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/dna.2006.25.418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02127748v1</w:t>
+                <w:t xml:space="preserve">hal-02127345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an octamer-binding site controlling the activity of the small breast epithelial mucin gene promoter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternative Splicing of the First Intron of the Steroid Receptor RNA Activator (SRA) Participates in the Generation of Coding and Noncoding RNA Isoforms in Breast Cancer Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpa Chooniedass-Kothari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammad K Hamedani</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlton Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J Miksicek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Myal</w:t>
+                <w:t xml:space="preserve">Mohammad Hamedani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 11 (1), pp.2483 - 2495. </w:t>
+              <w:t xml:space="preserve">DNA and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (7), pp.418-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2741/1984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/dna.2006.25.418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127343v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The steroid receptor RNA activator protein is expressed in breast tumor tissues</w:t>
+                <w:t xml:space="preserve">Identification of an octamer-binding site controlling the activity of the small breast epithelial mucin gene promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpa Chooniedass-Kothari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Kariminia Hamedani</w:t>
+                <w:t xml:space="preserve">Mohammad K Hamedani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Troup</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Richard J Miksicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Leygue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Myal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 118 (4), pp.1054-1059. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (1), pp.2483 - 2495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijc.21425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2741/1984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127760v1</w:t>
+                <w:t xml:space="preserve">hal-02127343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine CD58: cDNA cloning and molecular dissection of the porcine CD58–human CD2 interface</w:t>
+                <w:t xml:space="preserve">TFPI‐2, an inhibitor of proteases and tumoral invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Brossay</w:t>
+                <w:t xml:space="preserve">Pascale Reverdiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Watier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Iochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127394v1</w:t>
+                <w:t xml:space="preserve">hal-02127402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Silencing of the TFPI-2 Gene by Promoter Hypermethylation in Choriocarcinoma Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porcine CD58: cDNA cloning and molecular dissection of the porcine CD58–human CD2 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brossay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brossay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Reverdiau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cherpi-Antar</w:t>
+                <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/BC.2003.115⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 309 (4), pp.992-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2003.08.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127398v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of a Tissue Factor Pathway Inhibitor 2 Messenger RNA Synthesis by Pure Villous Cytotrophoblast Cells Isolated from Term Human Placentas1</w:t>
+                <w:t xml:space="preserve">Transcriptional Silencing of the TFPI-2 Gene by Promoter Hypermethylation in Choriocarcinoma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Reverdiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Thibault</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Iochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cherpi-Antar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.102.011858⟩</w:t>
+              <w:t xml:space="preserve">Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 384 (7), pp.1029-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/BC.2003.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127745v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TFPI‐2, an inhibitor of proteases and tumoral invasion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Demonstration of a Tissue Factor Pathway Inhibitor 2 Messenger RNA Synthesis by Pure Villous Cytotrophoblast Cells Isolated from Term Human Placentas1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Reverdiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Iochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hématologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (5), pp.1888-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.102.011858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127402v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of inducible TFPI-2 mRNA synthesis in BeWo and JEG-3 trophoblast cells using a competitive RT-PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Iochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Reverdiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 105 (3), pp.217-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4864,51 +4864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petits ARNs non codants dans la DM1 : nouveaux candidats vecteurs de défauts d’épissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5000,51 +5000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small breast epithelial mucin gene promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Myal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5244,51 +5244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bogard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Boyarchuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf232" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04871805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Calin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ladomery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Delihas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferracin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna10060062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirolyuba Ilieva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shziuka Uchida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna8030031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03799770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francastel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna8050063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04273178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7030056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04273181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659152v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;ceres&#8208;guti&#233;rrez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andonegui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Oliva&#8208;rico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gonz&#225;lez&#8208;barrios" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04273189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1783868" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02902851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/ncri.2018.01.02" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Xiao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shiu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Santulli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gheybi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna4030023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendurai A Mani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna3020021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ulveling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Forveille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1341" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Berindan-Neagoe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adrian Calin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1030285" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127407v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mattick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1010087" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Taube" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1020167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms16034429" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1020127" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel E Dinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00316" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(11)00322-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velasco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq833" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.06.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leotoing" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Baron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo J Valencia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.236448" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.11.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Neuillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1000473107" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniaa Bouzinba-S&#233;gard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlton Cooper" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimin Guo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Chooniedass-Kothari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp441" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Myal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leygue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/jmoldx.2006.050143" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127345v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/1905" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hamedani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dna.2006.25.418" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127343v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad K Hamedani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Miksicek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/1984" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kariminia Hamedani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Troup" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.21425" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brossay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.08.099" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Reverdiau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iochmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rollin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cherpi-Antar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2003.115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trassard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.011858" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(02)00018-X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/myolog/201919015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leygue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bogard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Boyarchuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf232" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04871805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Calin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ladomery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Delihas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferracin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna10060062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04273178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francastel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna8050063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirolyuba Ilieva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shziuka Uchida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna8030031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03799770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;ceres&#8208;guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andonegui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Oliva&#8208;rico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gonz&#225;lez&#8208;barrios" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16261" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7030056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04273181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04273189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1783868" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02902851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/ncri.2018.01.02" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Xiao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shiu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Santulli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gheybi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna4030023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00140" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendurai A Mani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna3020021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ulveling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Forveille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1341" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Taube" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1020167" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mattick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1010087" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Berindan-Neagoe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adrian Calin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1030285" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms16034429" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1020127" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel E Dinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00316" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(11)00322-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velasco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq833" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.06.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leotoing" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Baron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo J Valencia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.236448" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.11.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Neuillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1000473107" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniaa Bouzinba-S&#233;gard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlton Cooper" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimin Guo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Chooniedass-Kothari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp441" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kariminia Hamedani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Troup" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leygue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.21425" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Myal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/jmoldx.2006.050143" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/1905" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hamedani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dna.2006.25.418" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad K Hamedani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Miksicek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/1984" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Reverdiau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brossay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.08.099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127398v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iochmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rollin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cherpi-Antar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2003.115" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trassard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.011858" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(02)00018-X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/myolog/201919015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leygue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>