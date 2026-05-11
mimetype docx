--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -461,51 +461,51 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ncrna8050063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273178v1</w:t>
+                <w:t xml:space="preserve">hal-03799770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—11</w:t>
               </w:r>
@@ -619,4215 +619,3890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool to Design Bridging Oligos Used to Detect Pseudouridylation Sites on RNA after CMC Treatment</w:t>
+                <w:t xml:space="preserve">Systematic Identification and Functional Validation of New snoRNAs in Human Muscle Progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bogard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Coding RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ncrna8050063⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ncrna7030056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799770v1</w:t>
+                <w:t xml:space="preserve">hal-03357186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteasome inhibition alters mitotic progression through the upregulation of centromeric α‐Satellite RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cáceres‐gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Andonegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Oliva‐rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo González‐barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 289 (7), pp.1858-1875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/febs.16261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Identification and Functional Validation of New snoRNAs in Human Muscle Progenitors</w:t>
+                <w:t xml:space="preserve">Multiple information carried by RNAs: total eclipse or a light at the end of the tunnel?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Coding RNA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1783868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ncrna7030056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03357186v1</w:t>
+                <w:t xml:space="preserve">hal-02902851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Identification and Functional Validation of New snoRNAs in Human Muscle Progenitors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Shiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Santulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gheybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Coding RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 7 (3), pp.56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ncrna7030056⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ncrna4030023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273181v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple information carried by RNAs: total eclipse or a light at the end of the tunnel?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Bogard</w:t>
+                <w:t xml:space="preserve">Coding and Non-coding RNAs, the Frontier Has Never Been So Blurred</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1783868⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273189v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple information carried by RNAs: total eclipse or a light at the end of the tunnel?</w:t>
+                <w:t xml:space="preserve">A new method for the identification of thousands of circular RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1783868⟩</w:t>
+              <w:t xml:space="preserve">Non-coding RNA Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.5-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/ncri.2018.01.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902851v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for the identification of thousands of circular RNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrinne Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sendurai A Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Santulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-coding RNA Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/ncri.2018.01.02⟩</w:t>
+              <w:t xml:space="preserve">Non-Coding RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ncrna3020021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127262v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—6</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short intron-derived ncRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ulveling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Forveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Francastel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Coding RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ncrna4030023⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (8), pp.4768-4781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw1341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359857v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding and Non-coding RNAs, the Frontier Has Never Been So Blurred</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Francastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sendurai A Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Santulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Taube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00140⟩</w:t>
+              <w:t xml:space="preserve">Non-Coding RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2), pp.167-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ncrna1020167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127256v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Bogard</w:t>
+                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Berindan-Neagoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Adrian Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Santulli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Coding RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3 (2), pp.21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ncrna3020021⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1 (3), pp.285-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ncrna1030285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127413v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short intron-derived ncRNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Ferracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gautheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sendurai A Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John S Mattick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw1341⟩</w:t>
+              <w:t xml:space="preserve">Non-Coding RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ncrna1010087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127265v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mammalian Introns: When the Junk Generates Molecular Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Coding RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ncrna1020167⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3), pp.4429-4452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms16034429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127409v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Pocket-sized RNA-Seq”: A Method to Capture New Mature microRNA Produced from a Genomic Region of Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Francastel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Coding RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (1), pp.87-93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ncrna1010087⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1 (2), pp.127-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ncrna1020127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127407v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-Coding RNA Journal Club: Highlights on Recent Papers—3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">George Adrian Calin</w:t>
+                <w:t xml:space="preserve">Identification of a dinucleotide signature that discriminates coding from non-coding long RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ulveling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel E Dinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaetano Santulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Coding RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ncrna1030285⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127410v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammalian Introns: When the Junk Generates Molecular Diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coding or non-coding: Need they be exclusive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Francastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms16034429⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (11), pp.vi-vii. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0300-9084(11)00322-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127272v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Pocket-sized RNA-Seq”: A Method to Capture New Mature microRNA Produced from a Genomic Region of Interest</w:t>
+                <w:t xml:space="preserve">Steroid receptor RNA activator protein binds to and counteracts SRA RNA-mediated activation of MyoD and muscle differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Furling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Coding RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ncrna1020127⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (2), pp.513-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkq833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127269v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a dinucleotide signature that discriminates coding from non-coding long RNAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Identification of potentially new bifunctional RNA based on genome-wide data-mining of alternative splicing events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ulveling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel E Dinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00316⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (11), pp.2024-2027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2011.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127278v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding or non-coding: Need they be exclusive?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Francastel</w:t>
+                <w:t xml:space="preserve">A20-binding Inhibitor of Nuclear Factor-κB (NF-κB)-2 (ABIN-2) Is an Activator of Inhibitor of NF-κB (IκB) Kinase α (IKKα)-mediated NF-κB Transcriptional Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leotoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo J Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0300-9084(11)00322-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (37), pp.32277-32288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.236448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127324v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroid receptor RNA activator protein binds to and counteracts SRA RNA-mediated activation of MyoD and muscle differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When one is better than two: RNA with dual functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ulveling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Francastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Francastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkq833⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (4), pp.633-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127321v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of potentially new bifunctional RNA based on genome-wide data-mining of alternative splicing events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Francastel</w:t>
+                <w:t xml:space="preserve">Dnmt3b recruitment through E2F6 transcriptional repressor mediates germ-line gene silencing in murine somatic tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Neuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2011.06.019⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (20), pp.9281-9286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1000473107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127774v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A20-binding Inhibitor of Nuclear Factor-κB (NF-κB)-2 (ABIN-2) Is an Activator of Inhibitor of NF-κB (IκB) Kinase α (IKKα)-mediated NF-κB Transcriptional Activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvere Baron</w:t>
+                <w:t xml:space="preserve">Increasing the relative expression of endogenous non-coding Steroid Receptor RNA Activator (SRA) in human breast cancer cells using modified oligonucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlton Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Chooniedass-Kothari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo J Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.236448⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (13), pp.4518-4531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127281v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When one is better than two: RNA with dual functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Ulveling</w:t>
+                <w:t xml:space="preserve">Non-coding murine centromeric transcripts associate with and potentiate Aurora B kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haniaa Bouzinba-Ségard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Francastel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.11.004⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (15), pp.5071-5080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127323v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dnmt3b recruitment through E2F6 transcriptional repressor mediates germ-line gene silencing in murine somatic tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Velasco</w:t>
+                <w:t xml:space="preserve">The promoter competition assay (PCA): a new approach to identify motifs involved in the transcriptional activity of reporter genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Myal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1000473107⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (1), pp.1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2741/1905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127331v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-coding murine centromeric transcripts associate with and potentiate Aurora B kinase</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of Two Breast-Specific Molecules in the Lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Myal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkp529⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (3), pp.390-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2353/jmoldx.2006.050143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127333v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the relative expression of endogenous non-coding Steroid Receptor RNA Activator (SRA) in human breast cancer cells using modified oligonucleotides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Alternative Splicing of the First Intron of the Steroid Receptor RNA Activator (SRA) Participates in the Generation of Coding and Noncoding RNA Isoforms in Breast Cancer Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Chooniedass-Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlton Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florent Hubé</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hamedani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkp441⟩</w:t>
+              <w:t xml:space="preserve">DNA and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (7), pp.418-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/dna.2006.25.418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127334v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The steroid receptor RNA activator protein is expressed in breast tumor tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of an octamer-binding site controlling the activity of the small breast epithelial mucin gene promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Chooniedass-Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad K Hamedani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Miksicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilpa Chooniedass-Kothari</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvonne Myal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.21425⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (1), pp.2483 - 2495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2741/1984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127760v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Two Breast-Specific Molecules in the Lung</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The steroid receptor RNA activator protein is expressed in breast tumor tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Chooniedass-Kothari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Kariminia Hamedani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Troup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Leygue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2353/jmoldx.2006.050143⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 118 (4), pp.1054-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.21425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127777v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The promoter competition assay (PCA): a new approach to identify motifs involved in the transcriptional activity of reporter genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Leygue</w:t>
+                <w:t xml:space="preserve">Porcine CD58: cDNA cloning and molecular dissection of the porcine CD58–human CD2 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brossay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Brossay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2741/1905⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 309 (4), pp.992-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2003.08.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127345v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Splicing of the First Intron of the Steroid Receptor RNA Activator (SRA) Participates in the Generation of Coding and Noncoding RNA Isoforms in Breast Cancer Cell Lines</w:t>
+                <w:t xml:space="preserve">Transcriptional Silencing of the TFPI-2 Gene by Promoter Hypermethylation in Choriocarcinoma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Hamedani</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Reverdiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Iochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cherpi-Antar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/dna.2006.25.418⟩</w:t>
+              <w:t xml:space="preserve">Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 384 (7), pp.1029-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/BC.2003.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127748v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an octamer-binding site controlling the activity of the small breast epithelial mucin gene promoter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Myal</w:t>
+                <w:t xml:space="preserve">Demonstration of a Tissue Factor Pathway Inhibitor 2 Messenger RNA Synthesis by Pure Villous Cytotrophoblast Cells Isolated from Term Human Placentas1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Reverdiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Iochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Trassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2741/1984⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (5), pp.1888-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.102.011858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127343v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TFPI‐2, an inhibitor of proteases and tumoral invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Reverdiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Iochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine CD58: cDNA cloning and molecular dissection of the porcine CD58–human CD2 interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélique Brossay</w:t>
+                <w:t xml:space="preserve">Demonstration of inducible TFPI-2 mRNA synthesis in BeWo and JEG-3 trophoblast cells using a competitive RT-PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Iochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Reverdiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...266 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Thibault</w:t>
-[...119 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Bardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 105 (3), pp.217-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0049-3848(02)00018-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4837,51 +4512,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petits ARNs non codants dans la DM1 : nouveaux candidats vecteurs de défauts d’épissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4900,70 +4575,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myology 2019 Prix Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. pp.38 - 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/myolog/201919015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4973,131 +4648,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small breast epithelial mucin gene promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Myal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Canada, Patent n° : WO2006047883A2. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5244,51 +4919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bogard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Boyarchuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf232" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04871805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Calin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ladomery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Delihas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferracin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna10060062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04273178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francastel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna8050063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirolyuba Ilieva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shziuka Uchida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna8030031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03799770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;ceres&#8208;guti&#233;rrez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andonegui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Oliva&#8208;rico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gonz&#225;lez&#8208;barrios" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16261" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7030056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04273181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04273189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1783868" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02902851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/ncri.2018.01.02" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Xiao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shiu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Santulli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gheybi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna4030023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00140" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendurai A Mani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna3020021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ulveling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Forveille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1341" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Taube" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1020167" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mattick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1010087" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Berindan-Neagoe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adrian Calin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1030285" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms16034429" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1020127" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127278v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel E Dinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00316" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(11)00322-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velasco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq833" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127774v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.06.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leotoing" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Baron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo J Valencia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.236448" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.11.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127331v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Neuillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1000473107" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniaa Bouzinba-S&#233;gard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlton Cooper" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimin Guo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Chooniedass-Kothari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp441" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kariminia Hamedani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Troup" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leygue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.21425" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Myal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/jmoldx.2006.050143" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127345v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/1905" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hamedani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dna.2006.25.418" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad K Hamedani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Miksicek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/1984" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Reverdiau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brossay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.08.099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127398v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iochmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rollin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cherpi-Antar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2003.115" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trassard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.011858" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(02)00018-X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/myolog/201919015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leygue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bogard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Boyarchuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf232" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04871805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Calin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hub&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ladomery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Delihas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ferracin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna10060062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03799770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Francastel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna8050063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirolyuba Ilieva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shziuka Uchida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna8030031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna7030056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C&#225;ceres&#8208;guti&#233;rrez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Andonegui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Oliva&#8208;rico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gonz&#225;lez&#8208;barrios" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16261" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02902851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1783868" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359857v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Xiao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shiu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Santulli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gheybi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna4030023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127256v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/ncri.2018.01.02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrinne Achour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sendurai A Mani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna3020021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127265v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ulveling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Forveille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1341" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Taube" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1020167" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Berindan-Neagoe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Adrian Calin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1030285" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127407v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gautheret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S Mattick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1010087" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms16034429" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127269v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ncrna1020127" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel E Dinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00316" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(11)00322-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velasco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq833" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.06.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leotoing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chereau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Baron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo J Valencia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.236448" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.11.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Neuillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1000473107" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlton Cooper" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimin Guo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Chooniedass-Kothari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp441" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ferri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniaa Bouzinba-S&#233;gard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp529" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Myal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leygue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/1905" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/jmoldx.2006.050143" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hamedani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dna.2006.25.418" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad K Hamedani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Miksicek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/1984" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127760v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kariminia Hamedani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Troup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.21425" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Brossay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Watier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2003.08.099" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127398v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Reverdiau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iochmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rollin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cherpi-Antar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2003.115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trassard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.011858" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127402v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bardos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(02)00018-X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/myolog/201919015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-02127428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leygue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>